--- v0 (2026-04-05)
+++ v1 (2026-05-20)
@@ -98,159 +98,159 @@
   <si>
     <t>Tymofieiev</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Krupa</t>
   </si>
   <si>
     <t>Gadomski</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kubicki</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Mikulski</t>
+  </si>
+  <si>
     <t>Kulibski</t>
   </si>
   <si>
-    <t>Mikulski</t>
-[...1 lines deleted...]
-  <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Konovalon</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Mieszkowicz</t>
   </si>
   <si>
     <t>Reszczyński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Karpiński</t>
   </si>
   <si>
     <t>Max</t>
   </si>
   <si>
     <t>Bodniuk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Fijołek</t>
   </si>
   <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
   <si>
     <t xml:space="preserve">Prybiński </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Staroń</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Orzechowski</t>
   </si>
   <si>
     <t>Stankiewicz</t>
   </si>
   <si>
-    <t>Wiśniewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Ramazan</t>
   </si>
   <si>
     <t>Askerov</t>
   </si>
   <si>
     <t>GEO</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Gaworski</t>
   </si>
   <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Butenko</t>
   </si>
   <si>
     <t>Yevhen</t>
   </si>
   <si>
     <t>Yeftuszenko</t>
   </si>
   <si>
     <t>Yurii</t>
   </si>
   <si>
     <t>Suliatytskyi</t>
   </si>
   <si>
     <t>Żenia</t>
   </si>
   <si>
     <t>Baiew</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Wach</t>
+  </si>
+  <si>
     <t>Widelski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wach</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -815,74 +815,74 @@
       </c>
       <c r="B9" s="2">
         <v>3420</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1594</v>
+        <v>8575</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>8575</v>
+        <v>1594</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>10404</v>
       </c>
       <c r="C12" s="2" t="s">
@@ -1045,100 +1045,100 @@
       </c>
       <c r="B19" s="2">
         <v>9814</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1911</v>
+        <v>9580</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2327</v>
+        <v>1911</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>9580</v>
+        <v>2327</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>10405</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
@@ -1252,74 +1252,74 @@
       </c>
       <c r="B28" s="2">
         <v>2840</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>66</v>
+        <v>9341</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>9341</v>
+        <v>66</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>