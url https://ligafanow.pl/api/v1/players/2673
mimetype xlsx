--- v1 (2026-05-20)
+++ v2 (2026-10-05)
@@ -83,56 +83,56 @@
   <si>
     <t>Starosta</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Augustyniak</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Tymofieiev</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Gadomski</t>
+  </si>
+  <si>
     <t>Krupa</t>
   </si>
   <si>
-    <t>Gadomski</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kubicki</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Mikulski</t>
   </si>
   <si>
     <t>Kulibski</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Konovalon</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Mieszkowicz</t>
@@ -203,54 +203,54 @@
   <si>
     <t>Butenko</t>
   </si>
   <si>
     <t>Yevhen</t>
   </si>
   <si>
     <t>Yeftuszenko</t>
   </si>
   <si>
     <t>Yurii</t>
   </si>
   <si>
     <t>Suliatytskyi</t>
   </si>
   <si>
     <t>Żenia</t>
   </si>
   <si>
     <t>Baiew</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Widelski</t>
+  </si>
+  <si>
     <t>Wach</t>
-  </si>
-[...1 lines deleted...]
-    <t>Widelski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -746,89 +746,89 @@
       </c>
       <c r="B6" s="2">
         <v>10403</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>3024</v>
+        <v>3307</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>3307</v>
+        <v>3024</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>3420</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1252,74 +1252,74 @@
       </c>
       <c r="B28" s="2">
         <v>2840</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>9341</v>
+        <v>66</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>66</v>
+        <v>9341</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>