--- v1 (2026-07-02)
+++ v2 (2026-10-02)
@@ -197,54 +197,54 @@
   <si>
     <t>Taborski</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
     <t>De Fenix</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Soboń</t>
   </si>
   <si>
     <t>Youness</t>
   </si>
   <si>
     <t>Achahboune</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Maliszewski</t>
+  </si>
+  <si>
     <t>Kosowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maliszewski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1200,74 +1200,74 @@
       </c>
       <c r="B26" s="2">
         <v>10025</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>9102</v>
+        <v>9767</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>9767</v>
+        <v>9102</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>