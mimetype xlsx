--- v0 (2026-04-02)
+++ v1 (2026-07-02)
@@ -59,105 +59,105 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Wartecki</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Anass </t>
   </si>
   <si>
     <t>El Ansari</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
+    <t xml:space="preserve">Bartek </t>
+  </si>
+  <si>
+    <t>Tula</t>
+  </si>
+  <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
-    <t xml:space="preserve">Bartek </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Bartosz </t>
   </si>
   <si>
     <t>Gilewski</t>
   </si>
   <si>
     <t xml:space="preserve">Chris </t>
   </si>
   <si>
     <t>Rodil Kalaba</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Trzaskowski</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Cichocki</t>
   </si>
   <si>
     <t>Ignacy</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Urbański</t>
+  </si>
+  <si>
     <t>Ciskowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Urbański</t>
   </si>
   <si>
     <t>Jalil</t>
   </si>
   <si>
     <t>Boulaq</t>
   </si>
   <si>
     <t>Jarek</t>
   </si>
   <si>
     <t>Prociw</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t xml:space="preserve">Włodarczyk </t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bogusz</t>
   </si>
@@ -671,74 +671,74 @@
       </c>
       <c r="B3" s="2">
         <v>6648</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>8234</v>
+        <v>5341</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>5341</v>
+        <v>8234</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>5153</v>
       </c>
       <c r="C6" s="2" t="s">
@@ -832,74 +832,74 @@
       </c>
       <c r="B10" s="2">
         <v>9101</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>10029</v>
+        <v>7209</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7209</v>
+        <v>10029</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>10027</v>
       </c>
       <c r="C13" s="2" t="s">