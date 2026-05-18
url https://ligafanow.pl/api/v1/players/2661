--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -143,54 +143,54 @@
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Naszczyk</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Sosnowski</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Gościcki</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Chudzik</t>
+  </si>
+  <si>
     <t>Koper</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chudzik</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Baranowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Grunwald</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Gawin</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -969,89 +969,89 @@
       </c>
       <c r="B17" s="2">
         <v>7849</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7850</v>
+        <v>9444</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>7</v>
+      <c r="G18" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>9444</v>
+        <v>7850</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>7840</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
     </row>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>9567</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>3811</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">