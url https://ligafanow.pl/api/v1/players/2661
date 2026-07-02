--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -173,54 +173,54 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Baranowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Grunwald</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Gawin</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Cieszyński</t>
+  </si>
+  <si>
     <t>Kulesza</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cieszyński</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1107,89 +1107,89 @@
       </c>
       <c r="B23" s="2">
         <v>9567</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3811</v>
+        <v>7847</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>11</v>
+      <c r="G24" s="2">
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>7847</v>
+        <v>3811</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2">
-        <v>30</v>
+      <c r="G25" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>