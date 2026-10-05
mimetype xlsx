--- v1 (2026-05-20)
+++ v2 (2026-10-05)
@@ -74,104 +74,104 @@
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Goszczyński</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Kaczorek</t>
   </si>
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Kuśmierz</t>
   </si>
   <si>
     <t>Amadeusz</t>
   </si>
   <si>
     <t>Obzejta</t>
   </si>
   <si>
+    <t>Artur</t>
+  </si>
+  <si>
+    <t>Lech</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Artur</t>
-[...1 lines deleted...]
-  <si>
     <t>Baradziej-Szczęśniak</t>
   </si>
   <si>
-    <t>Lech</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bartosz </t>
   </si>
   <si>
     <t>Szatałowicz</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Petasz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Juszyński</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Chudź</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Szczapa</t>
   </si>
   <si>
+    <t xml:space="preserve">Jan </t>
+  </si>
+  <si>
+    <t>Skotnicki</t>
+  </si>
+  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dolniak</t>
   </si>
   <si>
-    <t xml:space="preserve">Jan </t>
-[...4 lines deleted...]
-  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Sitko</t>
   </si>
   <si>
     <t>Strzelec</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Zamorski</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Mich</t>
@@ -179,54 +179,54 @@
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Chuptyś</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Nejman</t>
   </si>
   <si>
     <t>Trejder</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Dołęgowski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
+    <t>Nieskórski</t>
+  </si>
+  <si>
     <t>Nowicki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nieskórski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Roguski</t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
   <si>
     <t>Novachuk</t>
   </si>
   <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t>Racis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -740,80 +740,80 @@
       </c>
       <c r="B6" s="2">
         <v>9683</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2186</v>
+        <v>2388</v>
       </c>
       <c r="C7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2388</v>
+        <v>2186</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>6176</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
@@ -901,74 +901,74 @@
       </c>
       <c r="B13" s="2">
         <v>4015</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7020</v>
+        <v>6596</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>6596</v>
+        <v>7020</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>9229</v>
       </c>
       <c r="C16" s="2" t="s">
@@ -1065,51 +1065,51 @@
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>7021</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>3104</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
@@ -1134,94 +1134,94 @@
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>8147</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>3107</v>
+        <v>7896</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>7896</v>
+        <v>3107</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>3105</v>
       </c>
       <c r="C27" s="2" t="s">