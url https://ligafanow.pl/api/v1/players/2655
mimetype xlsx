--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -116,102 +116,102 @@
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Petasz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Juszyński</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Chudź</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Szczapa</t>
   </si>
   <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Dolniak</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t>Skotnicki</t>
   </si>
   <si>
-    <t>Jan</t>
-[...4 lines deleted...]
-  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Sitko</t>
   </si>
   <si>
     <t>Strzelec</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Zamorski</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Mich</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Chuptyś</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Nejman</t>
+  </si>
+  <si>
     <t>Trejder</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nejman</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Dołęgowski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Nieskórski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Roguski</t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
@@ -901,74 +901,74 @@
       </c>
       <c r="B13" s="2">
         <v>4015</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6596</v>
+        <v>7020</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7020</v>
+        <v>6596</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>9229</v>
       </c>
       <c r="C16" s="2" t="s">
@@ -1085,74 +1085,74 @@
       </c>
       <c r="B21" s="2">
         <v>7021</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>7365</v>
+        <v>3104</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3104</v>
+        <v>7365</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>8147</v>
       </c>
       <c r="C24" s="2" t="s">