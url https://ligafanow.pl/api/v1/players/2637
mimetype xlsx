--- v0 (2026-04-04)
+++ v1 (2026-06-05)
@@ -80,59 +80,59 @@
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Butkiewicz</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Orzechowski</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Białecki</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Wierzejski</t>
+  </si>
+  <si>
     <t>Ciuła</t>
   </si>
   <si>
     <t>Jankowiak</t>
   </si>
   <si>
-    <t>Wierzejski</t>
-[...1 lines deleted...]
-  <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Szczepanik</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Drozdowicz</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kociszewski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Reszczyński</t>
   </si>
   <si>
     <t>Mateusz</t>
@@ -143,54 +143,54 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Sztajerwald</t>
   </si>
   <si>
     <t>Konopka</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
+    <t>Rząca</t>
+  </si>
+  <si>
     <t>Zając</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rząca</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Łęczycki</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Komorski</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Kalinka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -704,100 +704,100 @@
       </c>
       <c r="B6" s="2">
         <v>7402</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>8071</v>
+        <v>9612</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>84</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>10023</v>
+        <v>8071</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>9612</v>
+        <v>10023</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>10152</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
@@ -980,89 +980,89 @@
       </c>
       <c r="B18" s="2">
         <v>9453</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2147</v>
+        <v>3762</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3762</v>
+        <v>2147</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>27</v>
+      <c r="G20" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5905</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>