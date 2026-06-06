--- v1 (2026-06-05)
+++ v2 (2026-06-06)
@@ -74,123 +74,123 @@
   <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Denysov</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Butkiewicz</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Orzechowski</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Białecki</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Jankowiak</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Jakub</t>
-[...1 lines deleted...]
-  <si>
     <t>Wierzejski</t>
   </si>
   <si>
     <t>Ciuła</t>
   </si>
   <si>
-    <t>Jankowiak</t>
-[...1 lines deleted...]
-  <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Szczepanik</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Drozdowicz</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kociszewski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Reszczyński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Klein</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Konopka</t>
+  </si>
+  <si>
     <t>Sztajerwald</t>
   </si>
   <si>
-    <t>Konopka</t>
-[...1 lines deleted...]
-  <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
+    <t>Zając</t>
+  </si>
+  <si>
     <t>Rząca</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zając</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Łęczycki</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Komorski</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Kalinka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -704,112 +704,112 @@
       </c>
       <c r="B6" s="2">
         <v>7402</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>9612</v>
+        <v>10023</v>
       </c>
       <c r="C7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>8071</v>
+        <v>9612</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>84</v>
+      <c r="G8" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>10023</v>
+        <v>8071</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>11</v>
+      <c r="G9" s="2">
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>10152</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -845,132 +845,132 @@
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>4117</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>9454</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>3286</v>
+        <v>3283</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>99</v>
+      <c r="G16" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>3429</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>79</v>
       </c>
     </row>
@@ -980,123 +980,123 @@
       </c>
       <c r="B18" s="2">
         <v>9453</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3762</v>
+        <v>2147</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>27</v>
+      <c r="G19" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>2147</v>
+        <v>3762</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>11</v>
+      <c r="G20" s="2">
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5905</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>8656</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>2829</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">