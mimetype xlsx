--- v2 (2026-06-06)
+++ v3 (2026-07-21)
@@ -143,54 +143,54 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Konopka</t>
   </si>
   <si>
     <t>Sztajerwald</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
+    <t>Rząca</t>
+  </si>
+  <si>
     <t>Zając</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rząca</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Łęczycki</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Komorski</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Kalinka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -980,89 +980,89 @@
       </c>
       <c r="B18" s="2">
         <v>9453</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2147</v>
+        <v>3762</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3762</v>
+        <v>2147</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>27</v>
+      <c r="G20" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5905</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>