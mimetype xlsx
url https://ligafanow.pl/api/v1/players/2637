--- v3 (2026-07-21)
+++ v4 (2026-09-14)
@@ -74,135 +74,135 @@
   <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Denysov</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Butkiewicz</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Orzechowski</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Białecki</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Wierzejski</t>
+  </si>
+  <si>
     <t>Jankowiak</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Ciuła</t>
   </si>
   <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Szczepanik</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Drozdowicz</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kociszewski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Reszczyński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Klein</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Sztajerwald</t>
+  </si>
+  <si>
     <t>Konopka</t>
   </si>
   <si>
-    <t>Sztajerwald</t>
-[...1 lines deleted...]
-  <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
+    <t>Zając</t>
+  </si>
+  <si>
     <t>Rząca</t>
   </si>
   <si>
-    <t>Zając</t>
+    <t>Tomasz</t>
+  </si>
+  <si>
+    <t>Komorski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Łęczycki</t>
-  </si>
-[...4 lines deleted...]
-    <t>Komorski</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Kalinka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -704,103 +704,103 @@
       </c>
       <c r="B6" s="2">
         <v>7402</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>10023</v>
+        <v>9612</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>9612</v>
+        <v>10023</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>8071</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>10152</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
@@ -845,132 +845,132 @@
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>4117</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>9454</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3286</v>
+        <v>3283</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>99</v>
+      <c r="G15" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>11</v>
+      <c r="G16" s="2">
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>3429</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>79</v>
       </c>
     </row>
@@ -980,123 +980,123 @@
       </c>
       <c r="B18" s="2">
         <v>9453</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3762</v>
+        <v>2147</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>27</v>
+      <c r="G19" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>2147</v>
+        <v>3762</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>11</v>
+      <c r="G20" s="2">
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5905</v>
+        <v>8656</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>8656</v>
+        <v>5905</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>2829</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">