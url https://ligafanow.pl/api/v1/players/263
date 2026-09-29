--- v2 (2026-08-15)
+++ v3 (2026-09-29)
@@ -80,84 +80,84 @@
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Fusiarz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Szumigaj</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Branowski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matz </t>
+  </si>
+  <si>
     <t>Brzozowski</t>
   </si>
   <si>
-    <t xml:space="preserve">Matz </t>
-[...1 lines deleted...]
-  <si>
     <t>Wielgosz</t>
   </si>
   <si>
-    <t>Branowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Szarpak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Jurzysta</t>
+  </si>
+  <si>
     <t>Steczko</t>
   </si>
   <si>
-    <t>Jurzysta</t>
-[...1 lines deleted...]
-  <si>
     <t>Norbert</t>
   </si>
   <si>
+    <t>Pawłowski</t>
+  </si>
+  <si>
     <t>Osiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pawłowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Ułasiuk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Zabicki</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Szczepański</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Szymonik</t>
   </si>
@@ -689,250 +689,250 @@
       </c>
       <c r="B6" s="2">
         <v>1941</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>1415</v>
+        <v>660</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>10</v>
+        <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>252</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>99</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>660</v>
+        <v>1412</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>1536</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2288</v>
+        <v>1413</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>11</v>
+      <c r="G12" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>1413</v>
+        <v>2288</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>6</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2287</v>
+        <v>1411</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>11</v>
+      <c r="G14" s="2">
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>1411</v>
+        <v>2287</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>12</v>
+      <c r="G15" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1258</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>7</v>
       </c>
     </row>