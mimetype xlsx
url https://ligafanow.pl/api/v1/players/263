--- v0 (2026-04-01)
+++ v1 (2026-07-01)
@@ -80,60 +80,60 @@
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Fusiarz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Szumigaj</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Wielgosz</t>
+  </si>
+  <si>
+    <t>Branowski</t>
+  </si>
+  <si>
     <t>Brzozowski</t>
   </si>
   <si>
     <t xml:space="preserve">Matz </t>
-  </si>
-[...4 lines deleted...]
-    <t>Branowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Szarpak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Steczko</t>
   </si>
   <si>
     <t>Jurzysta</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
     <t>Osiński</t>
   </si>
@@ -689,135 +689,135 @@
       </c>
       <c r="B6" s="2">
         <v>1941</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>10</v>
+        <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>252</v>
+        <v>660</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>99</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>660</v>
+        <v>252</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>87</v>
+      <c r="G10" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>1536</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>