--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -80,120 +80,120 @@
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Fusiarz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Szumigaj</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Brzozowski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matz </t>
+  </si>
+  <si>
     <t>Wielgosz</t>
   </si>
   <si>
     <t>Branowski</t>
   </si>
   <si>
-    <t>Brzozowski</t>
-[...4 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Szarpak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Steczko</t>
   </si>
   <si>
     <t>Jurzysta</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
+    <t>Osiński</t>
+  </si>
+  <si>
     <t>Pawłowski</t>
   </si>
   <si>
-    <t>Osiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Ułasiuk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Zabicki</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Szczepański</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Szymonik</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Stefaniak</t>
+  </si>
+  <si>
+    <t>Girjotas</t>
+  </si>
+  <si>
     <t>Wirski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Girjotas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -689,135 +689,135 @@
       </c>
       <c r="B6" s="2">
         <v>1941</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>99</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>660</v>
+        <v>252</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>87</v>
+      <c r="G8" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>10</v>
+        <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>252</v>
+        <v>660</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>11</v>
+      <c r="G10" s="2">
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>1536</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -850,89 +850,89 @@
       </c>
       <c r="B13" s="2">
         <v>1413</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1411</v>
+        <v>2287</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>12</v>
+      <c r="G14" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2287</v>
+        <v>1411</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1258</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>7</v>
       </c>
     </row>
@@ -988,112 +988,112 @@
       </c>
       <c r="B19" s="2">
         <v>1490</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1910</v>
+        <v>484</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>11</v>
+      <c r="G20" s="2">
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>484</v>
+        <v>663</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>663</v>
+        <v>1910</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2">
-        <v>83</v>
+      <c r="G22" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>