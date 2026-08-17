--- v0 (2026-04-01)
+++ v1 (2026-08-17)
@@ -71,56 +71,56 @@
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Lech</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Tymiński</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Wasiluk</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Parys</t>
+  </si>
+  <si>
     <t>Zajdowski</t>
   </si>
   <si>
-    <t>Parys</t>
-[...1 lines deleted...]
-  <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t>Emilian</t>
   </si>
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Jakoniuk</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Krystman</t>
   </si>
   <si>
     <t>Janek</t>
@@ -137,84 +137,84 @@
   <si>
     <t>Walkiewicz</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Różyc</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Kluska</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Roguszewski</t>
+  </si>
+  <si>
     <t>Niemczyk</t>
   </si>
   <si>
-    <t>Roguszewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kołek</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Gulczyński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Grubka</t>
+  </si>
+  <si>
+    <t>Radzikowski</t>
+  </si>
+  <si>
     <t>Żaboklicki</t>
   </si>
   <si>
     <t>Wójcik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Radzikowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -687,89 +687,89 @@
       </c>
       <c r="B5" s="2">
         <v>1843</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>13</v>
+      <c r="G6" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>8</v>
+      <c r="G7" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>1840</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -986,89 +986,89 @@
       </c>
       <c r="B18" s="2">
         <v>1944</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1849</v>
+        <v>1839</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>38</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1839</v>
+        <v>1849</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>4</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>2291</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>5</v>
       </c>
     </row>
@@ -1101,152 +1101,152 @@
       </c>
       <c r="B23" s="2">
         <v>1838</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>13</v>
+      <c r="G24" s="2">
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>1844</v>
+        <v>2290</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>1854</v>
+        <v>1848</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>1850</v>
+        <v>1844</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G27" s="2">
-        <v>28</v>
+      <c r="G27" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>2290</v>
+        <v>1854</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>