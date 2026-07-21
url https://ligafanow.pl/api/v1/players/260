--- v0 (2026-04-01)
+++ v1 (2026-07-21)
@@ -119,54 +119,54 @@
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Rawa</t>
   </si>
   <si>
     <t>Kondrat</t>
   </si>
   <si>
     <t>Kułakowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Krekora</t>
   </si>
   <si>
     <t>Gniadek</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Walkiewicz</t>
+  </si>
+  <si>
     <t>Lech</t>
-  </si>
-[...1 lines deleted...]
-    <t>Walkiewicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t xml:space="preserve">Lipski </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Zimiński</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Mirosław</t>
   </si>
   <si>
     <t xml:space="preserve">Gregorek </t>
   </si>
@@ -906,89 +906,89 @@
       </c>
       <c r="B14" s="2">
         <v>1463</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2358</v>
+        <v>1841</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>19</v>
+      <c r="G15" s="2" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1841</v>
+        <v>2358</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>12</v>
+      <c r="G16" s="2">
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>1455</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
     </row>