--- v1 (2026-07-21)
+++ v2 (2026-09-22)
@@ -41,62 +41,62 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Gomoła</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Kubicki</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Tymiński</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Wasiluk</t>
   </si>
   <si>
     <t xml:space="preserve">Emanuel </t>
   </si>
   <si>
     <t xml:space="preserve">Starzyk </t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Spytek</t>
   </si>
   <si>
     <t>Jacek</t>
@@ -110,54 +110,54 @@
   <si>
     <t>Wojtkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Jamrog</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Rawa</t>
   </si>
   <si>
     <t>Kondrat</t>
   </si>
   <si>
     <t>Kułakowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Gniadek</t>
+  </si>
+  <si>
     <t>Krekora</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gniadek</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Walkiewicz</t>
   </si>
   <si>
     <t>Lech</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t xml:space="preserve">Lipski </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Zimiński</t>
   </si>
@@ -607,135 +607,135 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>1632</v>
+        <v>1913</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="2">
-        <v>14</v>
+      <c r="G2" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>1913</v>
+        <v>1632</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>12</v>
+      <c r="G3" s="2">
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>2260</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>1843</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>1453</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>8</v>
       </c>
     </row>
@@ -806,166 +806,166 @@
       </c>
       <c r="G9" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>2472</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>2534</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>1462</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2482</v>
+        <v>1463</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>12</v>
+      <c r="G13" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1463</v>
+        <v>2482</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>4</v>
+      <c r="G14" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>1841</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>2358</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>19</v>
       </c>
     </row>
@@ -990,143 +990,143 @@
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>1852</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>2471</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>2533</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>1461</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>1839</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>1452</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
     </row>