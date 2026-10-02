--- v0 (2026-03-30)
+++ v1 (2026-10-02)
@@ -113,90 +113,90 @@
   <si>
     <t>Napora</t>
   </si>
   <si>
     <t>Kajetan</t>
   </si>
   <si>
     <t>Kossakowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Faryniarz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Gadomski</t>
+  </si>
+  <si>
     <t>Wieteska</t>
   </si>
   <si>
-    <t>Gadomski</t>
-[...1 lines deleted...]
-  <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Grzybowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Częścik</t>
   </si>
   <si>
     <t>Olek</t>
   </si>
   <si>
     <t>Ciężar</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Cytryna</t>
   </si>
   <si>
+    <t xml:space="preserve">Rafał </t>
+  </si>
+  <si>
+    <t>Kruk</t>
+  </si>
+  <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Woźnica</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kruk</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Afifi</t>
   </si>
   <si>
     <t>Valentine</t>
   </si>
   <si>
     <t>Chekwube</t>
   </si>
   <si>
     <t>NGA</t>
   </si>
   <si>
     <t>Alli</t>
   </si>
   <si>
     <t>Abdullahi</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
@@ -846,74 +846,74 @@
       </c>
       <c r="B11" s="2">
         <v>7698</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8400</v>
+        <v>8401</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8401</v>
+        <v>8400</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>3314</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -984,74 +984,74 @@
       </c>
       <c r="B17" s="2">
         <v>9431</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8217</v>
+        <v>7695</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7695</v>
+        <v>8217</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>7702</v>
       </c>
       <c r="C20" s="2" t="s">