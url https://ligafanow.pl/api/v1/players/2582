--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -83,54 +83,54 @@
   <si>
     <t>Ahmet</t>
   </si>
   <si>
     <t>Milena</t>
   </si>
   <si>
     <t>Yazgan</t>
   </si>
   <si>
     <t>Alper</t>
   </si>
   <si>
     <t>Ozkan</t>
   </si>
   <si>
     <t>Alty</t>
   </si>
   <si>
     <t>Yakubov</t>
   </si>
   <si>
     <t>Azamat</t>
   </si>
   <si>
+    <t xml:space="preserve">Bazarov </t>
+  </si>
+  <si>
     <t xml:space="preserve">Charyyev </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Bazarov </t>
   </si>
   <si>
     <t>Batuhan</t>
   </si>
   <si>
     <t>Budak</t>
   </si>
   <si>
     <t>Begench</t>
   </si>
   <si>
     <t>Berke</t>
   </si>
   <si>
     <t>Celik</t>
   </si>
   <si>
     <t>Cem</t>
   </si>
   <si>
     <t>Ocak</t>
   </si>
   <si>
     <t>Cengay</t>
   </si>
@@ -796,74 +796,74 @@
       </c>
       <c r="B7" s="2">
         <v>8521</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5054</v>
+        <v>8237</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>8237</v>
+        <v>5054</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>9534</v>
       </c>
       <c r="C10" s="2" t="s">