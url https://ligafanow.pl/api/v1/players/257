--- v1 (2026-08-15)
+++ v2 (2026-09-29)
@@ -137,54 +137,54 @@
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Poniatowski</t>
   </si>
   <si>
     <t>Orzechowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Koniarek</t>
   </si>
   <si>
     <t>Iwanicki</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Malczewski</t>
+  </si>
+  <si>
     <t>Mania</t>
-  </si>
-[...1 lines deleted...]
-    <t>Malczewski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -979,74 +979,74 @@
       </c>
       <c r="B19" s="2">
         <v>1257</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1986</v>
+        <v>786</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>786</v>
+        <v>1986</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>