--- v0 (2026-03-30)
+++ v1 (2026-08-15)
@@ -116,66 +116,66 @@
   <si>
     <t>Bieńko</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Włudarski </t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dudziński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Małecki</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Poniatowski</t>
+  </si>
+  <si>
     <t>Orzechowski</t>
   </si>
   <si>
-    <t>Poniatowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Koniarek</t>
+  </si>
+  <si>
     <t>Iwanicki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Koniarek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Mania</t>
   </si>
   <si>
     <t>Malczewski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -841,166 +841,166 @@
       </c>
       <c r="B13" s="2">
         <v>784</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1978</v>
+        <v>1255</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>1255</v>
+        <v>2368</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2368</v>
+        <v>1978</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>775</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1257</v>
+        <v>2353</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2353</v>
+        <v>1257</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>1986</v>
       </c>
       <c r="C20" s="2" t="s">