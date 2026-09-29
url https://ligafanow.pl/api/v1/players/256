--- v2 (2026-08-15)
+++ v3 (2026-09-29)
@@ -86,56 +86,56 @@
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>Góral</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Flisak</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Polniak</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Tabor</t>
+  </si>
+  <si>
     <t>Kopeć</t>
   </si>
   <si>
-    <t>Tabor</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Rytel</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Bednarowicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Krucz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Aleksandrowicz</t>
@@ -167,54 +167,54 @@
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Pikulski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Wielądek</t>
   </si>
   <si>
     <t>Barzyc</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Wocial</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Budryk</t>
+  </si>
+  <si>
     <t>Derejko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Budryk</t>
   </si>
   <si>
     <t>Choiński</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,74 +759,74 @@
       </c>
       <c r="B8" s="2">
         <v>2189</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>746</v>
+        <v>2495</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2495</v>
+        <v>746</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>734</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -1104,77 +1104,77 @@
       </c>
       <c r="B23" s="2">
         <v>2496</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>1753</v>
+        <v>738</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>738</v>
+        <v>1753</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>1751</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">