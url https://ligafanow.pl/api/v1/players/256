--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -152,54 +152,54 @@
   <si>
     <t>Piecek</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Przygrodzki</t>
   </si>
   <si>
     <t>Bylak</t>
   </si>
   <si>
     <t>Nowacki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Pikulski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Wielądek</t>
+  </si>
+  <si>
     <t>Barzyc</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wielądek</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Wocial</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Budryk</t>
   </si>
   <si>
     <t>Choiński</t>
   </si>
   <si>
     <t>Derejko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -1035,74 +1035,74 @@
       </c>
       <c r="B20" s="2">
         <v>1291</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2494</v>
+        <v>1752</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>1752</v>
+        <v>2494</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>2496</v>
       </c>
       <c r="C23" s="2" t="s">