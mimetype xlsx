--- v1 (2026-05-16)
+++ v2 (2026-08-15)
@@ -65,56 +65,56 @@
   <si>
     <t>Sierociński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Bobrowski</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Ostrowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Kamiński</t>
+  </si>
+  <si>
     <t>Góral</t>
   </si>
   <si>
-    <t>Kamiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Flisak</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Polniak</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kopeć</t>
   </si>
   <si>
     <t>Tabor</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Krystian</t>
@@ -134,90 +134,90 @@
   <si>
     <t>Krucz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Aleksandrowicz</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Tokaj</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Piecek</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Bylak</t>
+  </si>
+  <si>
+    <t>Nowacki</t>
+  </si>
+  <si>
     <t>Przygrodzki</t>
   </si>
   <si>
-    <t>Bylak</t>
-[...4 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Pikulski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Wielądek</t>
   </si>
   <si>
     <t>Barzyc</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Wocial</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Derejko</t>
+  </si>
+  <si>
     <t>Budryk</t>
   </si>
   <si>
     <t>Choiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Derejko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -667,74 +667,74 @@
       </c>
       <c r="B4" s="2">
         <v>887</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>744</v>
+        <v>1479</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>1479</v>
+        <v>744</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>736</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -943,97 +943,97 @@
       </c>
       <c r="B16" s="2">
         <v>2528</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>749</v>
+        <v>2169</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2169</v>
+        <v>1569</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1569</v>
+        <v>749</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>1291</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1104,100 +1104,100 @@
       </c>
       <c r="B23" s="2">
         <v>2496</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>738</v>
+        <v>1753</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>1751</v>
+        <v>738</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>1753</v>
+        <v>1751</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>