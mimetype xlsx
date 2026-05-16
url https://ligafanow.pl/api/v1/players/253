--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -59,62 +59,62 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Żyznowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Adamiak</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t xml:space="preserve">Bartłomiej </t>
+  </si>
+  <si>
+    <t>Świniarski</t>
+  </si>
+  <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Podobas</t>
   </si>
   <si>
-    <t xml:space="preserve">Bartłomiej </t>
-[...4 lines deleted...]
-  <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Borowski</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Orłoś</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Filipiak</t>
   </si>
   <si>
     <t>Jarosław</t>
@@ -173,54 +173,54 @@
   <si>
     <t>Polowczyk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Polakowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Piórkowski</t>
+  </si>
+  <si>
     <t>Cichy</t>
-  </si>
-[...1 lines deleted...]
-    <t>Piórkowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -647,89 +647,89 @@
       </c>
       <c r="B3" s="2">
         <v>2545</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>20</v>
+        <v>6595</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2">
-        <v>16</v>
+      <c r="G4" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>6595</v>
+        <v>20</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>14</v>
+      <c r="G5" s="2">
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>1798</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>18</v>
       </c>
     </row>
@@ -946,135 +946,135 @@
       </c>
       <c r="B16" s="2">
         <v>206</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>596</v>
+        <v>21</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>25</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>217</v>
+        <v>596</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>14</v>
+      <c r="G19" s="2">
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>9</v>
+      <c r="G20" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>534</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>26</v>
       </c>
     </row>
@@ -1130,89 +1130,89 @@
       </c>
       <c r="B24" s="2">
         <v>4</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>8</v>
+        <v>1190</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>1190</v>
+        <v>8</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>