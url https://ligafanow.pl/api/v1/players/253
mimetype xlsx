--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -173,54 +173,54 @@
   <si>
     <t>Polowczyk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Polakowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Cichy</t>
+  </si>
+  <si>
     <t>Piórkowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cichy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -946,135 +946,135 @@
       </c>
       <c r="B16" s="2">
         <v>206</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>21</v>
+        <v>596</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>596</v>
+        <v>217</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>217</v>
+        <v>9</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>15</v>
+      <c r="G19" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>14</v>
+      <c r="G20" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>534</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>26</v>
       </c>
     </row>
@@ -1130,89 +1130,89 @@
       </c>
       <c r="B24" s="2">
         <v>4</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>1190</v>
+        <v>8</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>8</v>
+        <v>1190</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>