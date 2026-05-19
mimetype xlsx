--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -83,111 +83,111 @@
   <si>
     <t>Kopczyński</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Domański</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Rudnicki</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Budka</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Mąka</t>
+  </si>
+  <si>
     <t>Krawczyk</t>
   </si>
   <si>
-    <t>Mąka</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Rawski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dobrzański</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Kalinowski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Plichta </t>
   </si>
   <si>
     <t>Olek</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Białowarczyk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Skonieczny</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Bogacki</t>
+  </si>
+  <si>
+    <t>Margielewski</t>
+  </si>
+  <si>
     <t>Michalik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Margielewski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Hryszczyk</t>
   </si>
   <si>
     <t>Zbigniew</t>
   </si>
   <si>
     <t>Obłuski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -718,74 +718,74 @@
       </c>
       <c r="B7" s="2">
         <v>731</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>55</v>
+        <v>2361</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2361</v>
+        <v>55</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>1095</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -925,100 +925,100 @@
       </c>
       <c r="B16" s="2">
         <v>727</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1074</v>
+        <v>1057</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1057</v>
+        <v>732</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>732</v>
+        <v>1074</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>820</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">