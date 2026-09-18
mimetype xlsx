--- v0 (2026-04-09)
+++ v1 (2026-09-18)
@@ -62,57 +62,57 @@
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Kansik</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Igor </t>
   </si>
   <si>
     <t xml:space="preserve">Szafarowicz </t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Depka</t>
   </si>
   <si>
+    <t xml:space="preserve">Tworek </t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Czajka </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Tworek </t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t xml:space="preserve">Górniak </t>
   </si>
   <si>
     <t xml:space="preserve">Włodarczyk </t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t xml:space="preserve">Kozik </t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Szymczak </t>
   </si>
   <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
@@ -607,77 +607,77 @@
       </c>
       <c r="B4" s="2">
         <v>5869</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>6419</v>
+        <v>4801</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4801</v>
+        <v>6419</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>4799</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">