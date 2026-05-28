--- v0 (2026-04-03)
+++ v1 (2026-05-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Fiodorow</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Moczydłowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Karczewski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Adamczyk</t>
+  </si>
+  <si>
     <t>Bińka</t>
   </si>
   <si>
-    <t>Adamczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Adamiec</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Lipiec</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Olesiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Sujak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Działo</t>
   </si>
   <si>
     <t>Dobrosz</t>
   </si>
   <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t>Jakubiak</t>
   </si>
   <si>
+    <t>Łukasz</t>
+  </si>
+  <si>
+    <t>Cupryś</t>
+  </si>
+  <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t>Skwarnik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Cupryś</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -729,77 +729,77 @@
       </c>
       <c r="B8" s="2">
         <v>7882</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2982</v>
+        <v>5037</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>5037</v>
+        <v>2982</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>2300</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -936,74 +936,74 @@
       </c>
       <c r="B17" s="2">
         <v>4193</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4192</v>
+        <v>7136</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7136</v>
+        <v>4192</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>