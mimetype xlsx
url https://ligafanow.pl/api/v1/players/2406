--- v1 (2026-05-28)
+++ v2 (2026-07-17)
@@ -38,156 +38,156 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Wojciechowski</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t xml:space="preserve">Adam </t>
   </si>
   <si>
     <t xml:space="preserve">Dźwigała </t>
   </si>
   <si>
-    <t>POL</t>
-[...10 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Kloskowski</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Fiodorow</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Moczydłowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Karczewski</t>
+  </si>
+  <si>
     <t>Wiśniewski</t>
   </si>
   <si>
-    <t>Karczewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Bińka</t>
+  </si>
+  <si>
     <t>Adamczyk</t>
   </si>
   <si>
-    <t>Bińka</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Adamiec</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Lipiec</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Olesiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Sujak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Działo</t>
   </si>
   <si>
     <t>Dobrosz</t>
   </si>
   <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t>Jakubiak</t>
   </si>
   <si>
+    <t xml:space="preserve">Łukasz </t>
+  </si>
+  <si>
+    <t>Skwarnik</t>
+  </si>
+  <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Cupryś</t>
-  </si>
-[...4 lines deleted...]
-    <t>Skwarnik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -568,74 +568,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>4180</v>
+        <v>8862</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>8862</v>
+        <v>4180</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>2183</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -683,123 +683,123 @@
       </c>
       <c r="B6" s="2">
         <v>8861</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>8860</v>
+        <v>7882</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7882</v>
+        <v>8860</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5037</v>
+        <v>2982</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2982</v>
+        <v>5037</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>2300</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -936,74 +936,74 @@
       </c>
       <c r="B17" s="2">
         <v>4193</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7136</v>
+        <v>4192</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4192</v>
+        <v>7136</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>