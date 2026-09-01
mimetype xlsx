--- v2 (2026-07-17)
+++ v3 (2026-09-01)
@@ -80,114 +80,114 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Kloskowski</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Fiodorow</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Moczydłowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Karczewski</t>
   </si>
   <si>
-    <t>Wiśniewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Adamczyk</t>
+  </si>
+  <si>
     <t>Bińka</t>
   </si>
   <si>
-    <t>Adamczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Adamiec</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Lipiec</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Olesiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Sujak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Dobrosz</t>
+  </si>
+  <si>
     <t>Działo</t>
   </si>
   <si>
-    <t>Dobrosz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t>Jakubiak</t>
   </si>
   <si>
+    <t>Łukasz</t>
+  </si>
+  <si>
+    <t>Cupryś</t>
+  </si>
+  <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t>Skwarnik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Cupryś</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -683,123 +683,123 @@
       </c>
       <c r="B6" s="2">
         <v>8861</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>7882</v>
+        <v>8860</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>8860</v>
+        <v>7882</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2982</v>
+        <v>5037</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>5037</v>
+        <v>2982</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>2300</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -867,143 +867,143 @@
       </c>
       <c r="B14" s="2">
         <v>2525</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7109</v>
+        <v>2763</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2763</v>
+        <v>7109</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>4193</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4192</v>
+        <v>7136</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7136</v>
+        <v>4192</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>