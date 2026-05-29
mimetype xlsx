--- v0 (2026-04-09)
+++ v1 (2026-05-29)
@@ -113,54 +113,54 @@
   <si>
     <t>Melnyk</t>
   </si>
   <si>
     <t>Martsin</t>
   </si>
   <si>
     <t>Roshchyk</t>
   </si>
   <si>
     <t>Mikhailo</t>
   </si>
   <si>
     <t>Fedko</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Popivchak</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
+    <t>Skazko</t>
+  </si>
+  <si>
     <t>Diadyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Skazko</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Koziuminskyi</t>
   </si>
   <si>
     <t>Valerii</t>
   </si>
   <si>
     <t>Handiak</t>
   </si>
   <si>
     <t>Vasyl</t>
   </si>
   <si>
     <t xml:space="preserve">Bevziuk </t>
   </si>
   <si>
     <t xml:space="preserve">Yurii </t>
   </si>
   <si>
     <t xml:space="preserve">Rubashnyi </t>
   </si>
@@ -818,89 +818,89 @@
       </c>
       <c r="B12" s="2">
         <v>8937</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8936</v>
+        <v>8926</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>38</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8926</v>
+        <v>8936</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>11</v>
+      <c r="G14" s="2">
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>8938</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>23</v>
       </c>
     </row>