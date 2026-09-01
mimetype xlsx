--- v1 (2026-05-29)
+++ v2 (2026-09-01)
@@ -74,60 +74,60 @@
   <si>
     <t>Bohdan</t>
   </si>
   <si>
     <t>Havryliv</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Mosentsev</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t xml:space="preserve">Sobolev </t>
   </si>
   <si>
     <t>Zapryvoda</t>
   </si>
   <si>
+    <t>Maksym</t>
+  </si>
+  <si>
+    <t>Shpytsia</t>
+  </si>
+  <si>
     <t xml:space="preserve">Maksym </t>
   </si>
   <si>
     <t>Hololobov</t>
-  </si>
-[...4 lines deleted...]
-    <t>Shpytsia</t>
   </si>
   <si>
     <t>Marian</t>
   </si>
   <si>
     <t>Melnyk</t>
   </si>
   <si>
     <t>Martsin</t>
   </si>
   <si>
     <t>Roshchyk</t>
   </si>
   <si>
     <t>Mikhailo</t>
   </si>
   <si>
     <t>Fedko</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Popivchak</t>
   </si>
@@ -680,74 +680,74 @@
       </c>
       <c r="B6" s="2">
         <v>8932</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>9030</v>
+        <v>8930</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>8930</v>
+        <v>9030</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>8931</v>
       </c>
       <c r="C9" s="2" t="s">