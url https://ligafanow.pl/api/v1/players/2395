--- v0 (2026-04-02)
+++ v1 (2026-08-17)
@@ -113,54 +113,54 @@
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Bogdański</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Sobczak</t>
   </si>
   <si>
     <t>Teodorski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kulibski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
+    <t xml:space="preserve">Raszyński </t>
+  </si>
+  <si>
     <t>Reszczyński</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Raszyński </t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Abramowicz</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Kulwicz</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kamola</t>
   </si>
   <si>
     <t>Wakuła</t>
   </si>
 </sst>
 </file>
 
@@ -838,77 +838,77 @@
       </c>
       <c r="B13" s="2">
         <v>1594</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>4117</v>
+        <v>8953</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8953</v>
+        <v>4117</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>8622</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="2" t="s">