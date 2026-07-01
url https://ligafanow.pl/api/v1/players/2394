--- v0 (2026-04-01)
+++ v1 (2026-07-01)
@@ -140,102 +140,102 @@
   <si>
     <t>Kuźniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Kołodziejski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Gołos</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Jastrzębski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Szpakowski</t>
+  </si>
+  <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aderek </t>
+  </si>
+  <si>
     <t>Kuligowski</t>
   </si>
   <si>
-    <t>Szpakowski</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Garbacz</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Wójcik</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Pietrzak</t>
   </si>
   <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t xml:space="preserve">Petrovskyi </t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
+    <t xml:space="preserve">Rafał </t>
+  </si>
+  <si>
+    <t>Popis</t>
+  </si>
+  <si>
     <t>Rafał</t>
   </si>
   <si>
     <t xml:space="preserve">Grzywacz </t>
-  </si>
-[...4 lines deleted...]
-    <t>Popis</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kruczyński</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Malczar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -976,100 +976,100 @@
       </c>
       <c r="B16" s="2">
         <v>8976</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>8853</v>
+        <v>2580</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2580</v>
+        <v>4115</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4115</v>
+        <v>8853</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5735</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
@@ -1094,140 +1094,140 @@
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>8729</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>5050</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>3902</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>5704</v>
+        <v>5745</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>5745</v>
+        <v>5704</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>946</v>
       </c>
       <c r="C27" s="2" t="s">