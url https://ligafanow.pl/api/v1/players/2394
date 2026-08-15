--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -140,60 +140,60 @@
   <si>
     <t>Kuźniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t>Kołodziejski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Gołos</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Jastrzębski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Kuligowski</t>
+  </si>
+  <si>
     <t>Szpakowski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Aderek </t>
-  </si>
-[...1 lines deleted...]
-    <t>Kuligowski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Garbacz</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Wójcik</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Pietrzak</t>
   </si>
   <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t xml:space="preserve">Petrovskyi </t>
   </si>
@@ -976,100 +976,100 @@
       </c>
       <c r="B16" s="2">
         <v>8976</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2580</v>
+        <v>8853</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4115</v>
+        <v>2580</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8853</v>
+        <v>4115</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5735</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
@@ -1094,74 +1094,74 @@
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>8729</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>5050</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>3902</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">