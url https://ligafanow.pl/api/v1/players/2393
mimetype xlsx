--- v0 (2026-03-30)
+++ v1 (2026-06-05)
@@ -59,56 +59,56 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Białkowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Apo</t>
   </si>
   <si>
     <t>Karimov</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Gąska</t>
   </si>
   <si>
-    <t>Wiśniewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Solomiichuk</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Masny</t>
   </si>
   <si>
     <t>Wit</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Pietrzykowski</t>
   </si>
   <si>
     <t>Igor</t>
@@ -131,114 +131,114 @@
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Królikiewicz</t>
   </si>
   <si>
     <t>Józef</t>
   </si>
   <si>
     <t>Kuraszkiewicz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Deperasiński</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Zakrzewski</t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Krysiński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Bucior        </t>
   </si>
   <si>
-    <t>Mateusz</t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Stolarski</t>
   </si>
   <si>
     <t>Pielachowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Niemirski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Koc</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Chomczyk</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Kołosowski</t>
   </si>
   <si>
     <t>Tadeusz</t>
   </si>
   <si>
     <t>Epsztein</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
+    <t>Polański</t>
+  </si>
+  <si>
     <t>Senderski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Polański</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -665,74 +665,74 @@
       </c>
       <c r="B3" s="2">
         <v>8894</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>8887</v>
+        <v>8888</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>8888</v>
+        <v>8887</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>7952</v>
       </c>
       <c r="C6" s="2" t="s">
@@ -964,74 +964,74 @@
       </c>
       <c r="B16" s="2">
         <v>8886</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6403</v>
+        <v>8874</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8874</v>
+        <v>6403</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>8884</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1240,74 +1240,74 @@
       </c>
       <c r="B28" s="2">
         <v>8986</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>8891</v>
+        <v>8892</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>8892</v>
+        <v>8891</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>