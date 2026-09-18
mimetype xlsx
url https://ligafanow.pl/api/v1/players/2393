--- v1 (2026-06-05)
+++ v2 (2026-09-18)
@@ -77,123 +77,123 @@
   <si>
     <t>Karimov</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Gąska</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Solomiichuk</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
+    <t>Wit</t>
+  </si>
+  <si>
     <t>Masny</t>
   </si>
   <si>
-    <t>Wit</t>
-[...1 lines deleted...]
-  <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Pietrzykowski</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Godlewski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Piątek</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Królikiewicz</t>
   </si>
   <si>
     <t>Józef</t>
   </si>
   <si>
     <t>Kuraszkiewicz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Deperasiński</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Zakrzewski</t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bucior        </t>
+  </si>
+  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Krysiński</t>
   </si>
   <si>
-    <t xml:space="preserve">Mateusz </t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Pielachowski</t>
+  </si>
+  <si>
     <t>Stolarski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pielachowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Niemirski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Koc</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Chomczyk</t>
   </si>
@@ -734,74 +734,74 @@
       </c>
       <c r="B6" s="2">
         <v>7952</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>8890</v>
+        <v>8882</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>8882</v>
+        <v>8890</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>8896</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -964,152 +964,152 @@
       </c>
       <c r="B16" s="2">
         <v>8886</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>8874</v>
+        <v>6403</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>6403</v>
+        <v>8874</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8884</v>
+        <v>8876</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>8880</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>8876</v>
+        <v>8884</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>8893</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
@@ -1148,83 +1148,83 @@
       </c>
       <c r="B24" s="2">
         <v>8885</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>8875</v>
+        <v>8889</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>8889</v>
+        <v>8875</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>8895</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">