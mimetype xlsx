--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -131,60 +131,60 @@
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Królikiewicz</t>
   </si>
   <si>
     <t>Józef</t>
   </si>
   <si>
     <t>Kuraszkiewicz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Deperasiński</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Zakrzewski</t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Krysiński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Bucior        </t>
-  </si>
-[...4 lines deleted...]
-    <t>Krysiński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Pielachowski</t>
   </si>
   <si>
     <t>Stolarski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Niemirski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
@@ -964,74 +964,74 @@
       </c>
       <c r="B16" s="2">
         <v>8886</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6403</v>
+        <v>8874</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8874</v>
+        <v>6403</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>8876</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1148,83 +1148,83 @@
       </c>
       <c r="B24" s="2">
         <v>8885</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>8889</v>
+        <v>8875</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>8875</v>
+        <v>8889</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>8895</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">