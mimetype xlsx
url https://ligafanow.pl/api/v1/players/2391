--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -167,66 +167,66 @@
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Skoczek</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Mąka</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Papierz</t>
+  </si>
+  <si>
     <t>Kozakow</t>
   </si>
   <si>
-    <t>Papierz</t>
+    <t xml:space="preserve">Patryk </t>
+  </si>
+  <si>
+    <t>Drewnowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Bieńkowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Drewnowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Karolik</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t>Wloda</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Waleriański</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Michoński</t>
   </si>
@@ -1126,120 +1126,120 @@
       </c>
       <c r="B22" s="2">
         <v>8342</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>1646</v>
+        <v>8591</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>8591</v>
+        <v>1646</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>8334</v>
+        <v>8537</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>8537</v>
+        <v>8334</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>8592</v>
       </c>
       <c r="C27" s="2" t="s">