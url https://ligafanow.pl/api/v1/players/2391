--- v1 (2026-06-25)
+++ v2 (2026-09-26)
@@ -116,129 +116,129 @@
   <si>
     <t>Grzesiak</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Chmiel</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Kochanowski</t>
   </si>
   <si>
     <t>Jarek</t>
   </si>
   <si>
     <t>Kurman</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Traczyk</t>
+  </si>
+  <si>
+    <t>Jagielski</t>
+  </si>
+  <si>
     <t>Plisikiewicz</t>
   </si>
   <si>
-    <t>Traczyk</t>
-[...4 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Machowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Uzarski</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Lytvynov</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Kowalski</t>
+  </si>
+  <si>
     <t>Skoczek</t>
   </si>
   <si>
-    <t>Kowalski</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Mąka</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Papierz</t>
   </si>
   <si>
     <t>Kozakow</t>
   </si>
   <si>
+    <t>Patryk</t>
+  </si>
+  <si>
+    <t>Bieńkowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Drewnowski</t>
   </si>
   <si>
-    <t>Patryk</t>
-[...2 lines deleted...]
-    <t>Bieńkowski</t>
+    <t xml:space="preserve">Rafał </t>
+  </si>
+  <si>
+    <t>Wloda</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Karolik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Wloda</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Waleriański</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Michoński</t>
   </si>
   <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Butenko</t>
   </si>
   <si>
     <t>Włodzimierz</t>
   </si>
   <si>
     <t>Lisiewicz</t>
   </si>
@@ -896,97 +896,97 @@
       </c>
       <c r="B12" s="2">
         <v>8538</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3047</v>
+        <v>8339</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8339</v>
+        <v>8338</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8338</v>
+        <v>3047</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>8643</v>
       </c>
       <c r="C16" s="2" t="s">
@@ -1034,89 +1034,89 @@
       </c>
       <c r="B18" s="2">
         <v>8341</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8337</v>
+        <v>1899</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>15</v>
+      <c r="G19" s="2">
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1899</v>
+        <v>8337</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>77</v>
+      <c r="G20" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>3947</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1172,135 +1172,135 @@
       </c>
       <c r="B24" s="2">
         <v>1646</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>8537</v>
+        <v>8334</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>8334</v>
+        <v>8537</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>8592</v>
+        <v>8335</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G27" s="2">
-        <v>17</v>
+      <c r="G27" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>8335</v>
+        <v>8592</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G28" s="2" t="s">
-        <v>15</v>
+      <c r="G28" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>8343</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>15</v>
       </c>
     </row>