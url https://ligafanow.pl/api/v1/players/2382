--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -122,54 +122,54 @@
   <si>
     <t>Joel</t>
   </si>
   <si>
     <t>Griselain</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Wojciechowski</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t>Rodak</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Mróz</t>
+  </si>
+  <si>
     <t>Obrycki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mróz</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Kurek</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Opiński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Giedka</t>
   </si>
   <si>
     <t>Zadworny</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
@@ -848,74 +848,74 @@
       </c>
       <c r="B12" s="2">
         <v>4789</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8359</v>
+        <v>8425</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8425</v>
+        <v>8359</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>4325</v>
       </c>
       <c r="C15" s="2" t="s">