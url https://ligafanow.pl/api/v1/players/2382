--- v1 (2026-05-19)
+++ v2 (2026-08-17)
@@ -86,102 +86,102 @@
   <si>
     <t>Dychenko</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Bąk</t>
   </si>
   <si>
     <t xml:space="preserve">Bartłomiej </t>
   </si>
   <si>
     <t xml:space="preserve">Opiński </t>
   </si>
   <si>
     <t>Dylan</t>
   </si>
   <si>
     <t>Mirchani</t>
   </si>
   <si>
-    <t xml:space="preserve">Grzegorz </t>
+    <t xml:space="preserve">Ivan </t>
+  </si>
+  <si>
+    <t>Khomyn</t>
+  </si>
+  <si>
+    <t>Joel</t>
+  </si>
+  <si>
+    <t>Griselain</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Wojciechowski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karol </t>
+  </si>
+  <si>
+    <t>Rodak</t>
+  </si>
+  <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Obrycki</t>
+  </si>
+  <si>
+    <t>Mróz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marcin </t>
+  </si>
+  <si>
+    <t>Kurek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Opiński</t>
+  </si>
+  <si>
+    <t>Pan</t>
   </si>
   <si>
     <t>Smenda</t>
-  </si>
-[...46 lines deleted...]
-    <t>Opiński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Giedka</t>
   </si>
   <si>
     <t>Zadworny</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Janos</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Godwon</t>
   </si>
   <si>
     <t xml:space="preserve">Szymon </t>
   </si>
@@ -733,235 +733,235 @@
       </c>
       <c r="B7" s="2">
         <v>5897</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>4788</v>
+        <v>4790</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4790</v>
+        <v>8597</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>8597</v>
+        <v>6236</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>6236</v>
+        <v>4789</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>4789</v>
+        <v>8359</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>8425</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8359</v>
+        <v>4325</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>4325</v>
+        <v>4785</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>4785</v>
+        <v>4788</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>8358</v>
       </c>
       <c r="C17" s="2" t="s">