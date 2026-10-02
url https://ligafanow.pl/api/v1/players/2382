--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -116,54 +116,54 @@
   <si>
     <t>Joel</t>
   </si>
   <si>
     <t>Griselain</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Wojciechowski</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t>Rodak</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Mróz</t>
+  </si>
+  <si>
     <t>Obrycki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mróz</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Kurek</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Opiński</t>
   </si>
   <si>
     <t>Pan</t>
   </si>
   <si>
     <t>Smenda</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Giedka</t>
   </si>
@@ -825,74 +825,74 @@
       </c>
       <c r="B11" s="2">
         <v>4789</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8359</v>
+        <v>8425</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8425</v>
+        <v>8359</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>4325</v>
       </c>
       <c r="C14" s="2" t="s">