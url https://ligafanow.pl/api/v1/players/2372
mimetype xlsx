--- v0 (2026-03-30)
+++ v1 (2026-09-18)
@@ -116,63 +116,63 @@
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Żak</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Mamla</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Wdowiński</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Baruś</t>
   </si>
   <si>
+    <t>Patryk</t>
+  </si>
+  <si>
+    <t>Kramek</t>
+  </si>
+  <si>
+    <t>Borowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Gorzycki</t>
-  </si>
-[...7 lines deleted...]
-    <t>Borowski</t>
   </si>
   <si>
     <t>Hermann</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Lech</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Hubner</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Gołębiowski</t>
   </si>
@@ -853,126 +853,126 @@
       </c>
       <c r="B13" s="2">
         <v>8368</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8750</v>
+        <v>7798</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7798</v>
+        <v>7801</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>7801</v>
+        <v>8750</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>9</v>
+      <c r="G16" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>8749</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7803</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">