--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -56,105 +56,105 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Trzaskowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Cieślak</t>
+  </si>
+  <si>
     <t>Golędzinowski</t>
   </si>
   <si>
-    <t>Cieślak</t>
-[...1 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Szram</t>
   </si>
   <si>
     <t xml:space="preserve">Jeremi </t>
   </si>
   <si>
     <t>Jarocki</t>
   </si>
   <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Kutyła</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
-    <t>Kamil</t>
-[...4 lines deleted...]
-  <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Mironiuk</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Szczeblewski</t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Urbański</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Bednarek</t>
   </si>
   <si>
-    <t xml:space="preserve">Michał </t>
-[...1 lines deleted...]
-  <si>
     <t>Gasiuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Urbański</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Kwasek</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Król</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Cheromiński</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Gonciarz</t>
   </si>
@@ -594,74 +594,74 @@
       </c>
       <c r="B2" s="2">
         <v>5758</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>7833</v>
+        <v>7832</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>7832</v>
+        <v>7833</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>7834</v>
       </c>
       <c r="C5" s="2" t="s">
@@ -686,74 +686,74 @@
       </c>
       <c r="B6" s="2">
         <v>7828</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>8357</v>
+        <v>7829</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7829</v>
+        <v>8357</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>7830</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -778,103 +778,103 @@
       </c>
       <c r="B10" s="2">
         <v>8355</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>7831</v>
+        <v>7835</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8354</v>
+        <v>7831</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7835</v>
+        <v>8354</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>7836</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">