--- v0 (2026-04-01)
+++ v1 (2026-09-29)
@@ -62,60 +62,60 @@
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Pasierski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Sypniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t xml:space="preserve">Saif </t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Niesiołowski</t>
+  </si>
+  <si>
     <t>Szczerbaniewicz</t>
-  </si>
-[...4 lines deleted...]
-    <t>Niesiołowski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Konik</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Zachwieja</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Tylek</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Przybyło</t>
   </si>
@@ -619,80 +619,80 @@
       </c>
       <c r="B4" s="2">
         <v>5104</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>7200</v>
+        <v>7902</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>7902</v>
+        <v>7200</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>6905</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">