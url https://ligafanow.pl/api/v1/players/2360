--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -113,57 +113,57 @@
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Cichorski</t>
   </si>
   <si>
     <t>Mućka</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Mędziński</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Góras</t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Smoczewski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
-  </si>
-[...4 lines deleted...]
-    <t>Smoczewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Karczewski</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Kokoszka</t>
   </si>
   <si>
     <t>Tadeusz</t>
   </si>
   <si>
     <t>Iwanicki</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -850,83 +850,83 @@
       </c>
       <c r="B13" s="2">
         <v>8149</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8099</v>
+        <v>8202</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8202</v>
+        <v>8099</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>7875</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">