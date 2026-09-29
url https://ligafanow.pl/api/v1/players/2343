--- v0 (2026-04-01)
+++ v1 (2026-09-29)
@@ -83,114 +83,114 @@
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Lipianoga</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Darek </t>
   </si>
   <si>
     <t xml:space="preserve">Hanowicz </t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Pliszka</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
+    <t>Wojtala</t>
+  </si>
+  <si>
     <t>Kusznerow</t>
   </si>
   <si>
-    <t>Wojtala</t>
-[...1 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Spławski</t>
   </si>
   <si>
     <t>Kajetan</t>
   </si>
   <si>
     <t>Jaroszek</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kolasa</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Dołoszyński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Jankowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Czarnowski</t>
+  </si>
+  <si>
     <t>Lechowicz</t>
   </si>
   <si>
-    <t>Czarnowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Gurdała</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Brzeziński</t>
+  </si>
+  <si>
     <t>Niedziałek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brzeziński</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Niziołek</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Wysogląd</t>
   </si>
   <si>
     <t>Zakaria</t>
   </si>
   <si>
     <t>Khairat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -704,89 +704,89 @@
       </c>
       <c r="B6" s="2">
         <v>7524</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>6849</v>
+        <v>8446</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>8</v>
+      <c r="G7" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>8446</v>
+        <v>6849</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>14</v>
+      <c r="G8" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>8526</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>14</v>
       </c>
     </row>
@@ -888,143 +888,143 @@
       </c>
       <c r="B14" s="2">
         <v>7162</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7165</v>
+        <v>6093</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6093</v>
+        <v>7165</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>8661</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8524</v>
+        <v>1904</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1904</v>
+        <v>8524</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>8588</v>
       </c>
       <c r="C20" s="2" t="s">