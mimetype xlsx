--- v0 (2026-04-09)
+++ v1 (2026-05-30)
@@ -128,93 +128,93 @@
   <si>
     <t>Gajos</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zarod</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin  </t>
   </si>
   <si>
     <t xml:space="preserve">Pardo </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Jastrząb</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Trzciński</t>
+  </si>
+  <si>
+    <t>Wróbel</t>
+  </si>
+  <si>
     <t>Dang</t>
   </si>
   <si>
     <t>Rzeczkowski</t>
   </si>
   <si>
-    <t>Trzciński</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
   <si>
     <t>Kszczotek</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Ciekalski</t>
   </si>
   <si>
+    <t>Patryk</t>
+  </si>
+  <si>
+    <t>Nawrot</t>
+  </si>
+  <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Sznajder</t>
   </si>
   <si>
-    <t>Patryk</t>
-[...4 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Górniak</t>
+  </si>
+  <si>
     <t>Szydziak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Górniak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kruszyński</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Sosnowski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Sadren</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -912,135 +912,135 @@
       </c>
       <c r="B14" s="2">
         <v>2115</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>6003</v>
+        <v>2117</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2145</v>
+        <v>2116</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>11</v>
+      <c r="G16" s="2">
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2117</v>
+        <v>6003</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2116</v>
+        <v>2145</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>29</v>
+      <c r="G18" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>8350</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1050,120 +1050,120 @@
       </c>
       <c r="B20" s="2">
         <v>7741</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>4211</v>
+        <v>5576</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>5576</v>
+        <v>4211</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3744</v>
+        <v>3109</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3109</v>
+        <v>3744</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>6861</v>
       </c>
       <c r="C25" s="2" t="s">