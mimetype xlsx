--- v1 (2026-05-30)
+++ v2 (2026-09-01)
@@ -128,93 +128,93 @@
   <si>
     <t>Gajos</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zarod</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin  </t>
   </si>
   <si>
     <t xml:space="preserve">Pardo </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Jastrząb</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Dang</t>
+  </si>
+  <si>
+    <t>Wróbel</t>
+  </si>
+  <si>
     <t>Trzciński</t>
   </si>
   <si>
-    <t>Wróbel</t>
-[...4 lines deleted...]
-  <si>
     <t>Rzeczkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
   <si>
     <t>Kszczotek</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Ciekalski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Nawrot</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Sznajder</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Szydziak</t>
+  </si>
+  <si>
     <t>Górniak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Szydziak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kruszyński</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Sosnowski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Sadren</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -912,97 +912,97 @@
       </c>
       <c r="B14" s="2">
         <v>2115</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2117</v>
+        <v>6003</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>2116</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6003</v>
+        <v>2117</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>2145</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1096,74 +1096,74 @@
       </c>
       <c r="B22" s="2">
         <v>4211</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3109</v>
+        <v>3744</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3744</v>
+        <v>3109</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>6861</v>
       </c>
       <c r="C25" s="2" t="s">