--- v0 (2026-06-05)
+++ v1 (2026-09-18)
@@ -71,129 +71,129 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Macek</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t xml:space="preserve">Pakuła </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  </t>
   </si>
   <si>
     <t xml:space="preserve">Dudziński </t>
   </si>
   <si>
+    <t xml:space="preserve">Jakub  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lejman </t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Półchłopek</t>
   </si>
   <si>
-    <t xml:space="preserve">Jakub  </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Jan  </t>
   </si>
   <si>
     <t xml:space="preserve">Ulbrych </t>
   </si>
   <si>
     <t>Janusz</t>
   </si>
   <si>
     <t>Nieznany</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Batorowski</t>
   </si>
   <si>
     <t>Justyn</t>
   </si>
   <si>
     <t>Król</t>
   </si>
   <si>
+    <t xml:space="preserve">Konrad </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zieliński </t>
+  </si>
+  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Jastrzębski</t>
   </si>
   <si>
-    <t xml:space="preserve">Konrad </t>
-[...4 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Chrzanowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Janicki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Malenka</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Nykiel</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Dudziński</t>
+  </si>
+  <si>
     <t>Sidor</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dudziński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Morawski</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał  </t>
   </si>
   <si>
     <t>Spodar</t>
   </si>
   <si>
     <t>Szczepan</t>
   </si>
   <si>
     <t>Polberg</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Borek</t>
   </si>
@@ -699,89 +699,89 @@
       </c>
       <c r="B5" s="2">
         <v>6509</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>7474</v>
+        <v>6505</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>6505</v>
+        <v>7474</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>6506</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>25</v>
       </c>
     </row>
@@ -837,89 +837,89 @@
       </c>
       <c r="B11" s="2">
         <v>8408</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>6942</v>
+        <v>6726</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>99</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>6726</v>
+        <v>6942</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>4</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>7603</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>7</v>
       </c>
     </row>
@@ -975,89 +975,89 @@
       </c>
       <c r="B17" s="2">
         <v>7332</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3930</v>
+        <v>3583</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>12</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3583</v>
+        <v>3930</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>8407</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>90</v>
       </c>
     </row>
@@ -1145,51 +1145,51 @@
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>3584</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>