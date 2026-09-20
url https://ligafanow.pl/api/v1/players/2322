--- v0 (2026-04-02)
+++ v1 (2026-09-20)
@@ -95,57 +95,57 @@
   <si>
     <t xml:space="preserve">Davron </t>
   </si>
   <si>
     <t xml:space="preserve">Saydimakhmudov </t>
   </si>
   <si>
     <t>UZB</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Tykhomyrov</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Neczepurenko</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
+    <t>Petrenko</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
     <t>Borodin</t>
-  </si>
-[...4 lines deleted...]
-    <t>POL</t>
   </si>
   <si>
     <t>Myhailo</t>
   </si>
   <si>
     <t>Puliaieu</t>
   </si>
   <si>
     <t xml:space="preserve">Mykola </t>
   </si>
   <si>
     <t>Khromei</t>
   </si>
   <si>
     <t>Mykyta</t>
   </si>
   <si>
     <t>Ternovyi</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Babiak</t>
   </si>
@@ -735,89 +735,89 @@
       </c>
       <c r="B8" s="2">
         <v>8527</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>7316</v>
+        <v>7599</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="G9" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>7599</v>
+        <v>7316</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>7968</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>