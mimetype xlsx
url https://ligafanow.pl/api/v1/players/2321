--- v0 (2026-04-03)
+++ v1 (2026-10-02)
@@ -89,66 +89,66 @@
   <si>
     <t>Władek</t>
   </si>
   <si>
     <t>Szadkowski</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Miszewski</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Radzikowski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Skolimowski</t>
   </si>
   <si>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Jančurevič</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Kabański </t>
-  </si>
-[...7 lines deleted...]
-    <t>LTU</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t xml:space="preserve">Dominiak </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Listewnik</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Gorzkowski</t>
   </si>
@@ -758,86 +758,86 @@
       </c>
       <c r="B9" s="2">
         <v>7483</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4280</v>
+        <v>2428</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2428</v>
+        <v>4280</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>4601</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">