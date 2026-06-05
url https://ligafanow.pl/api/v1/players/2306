--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -77,93 +77,93 @@
   <si>
     <t>Sałajczyk</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Groszkowski</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Szrejner</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t xml:space="preserve">Chimczuk </t>
   </si>
   <si>
-    <t>Kamil</t>
+    <t xml:space="preserve">Kamil </t>
+  </si>
+  <si>
+    <t>Byszewski</t>
+  </si>
+  <si>
+    <t>Katarzyna</t>
+  </si>
+  <si>
+    <t>Strankowska</t>
+  </si>
+  <si>
+    <t>Krzysztof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krzewiński </t>
+  </si>
+  <si>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Gacyk</t>
+  </si>
+  <si>
+    <t>Paweł</t>
+  </si>
+  <si>
+    <t>Przemysław</t>
+  </si>
+  <si>
+    <t>Bloch</t>
+  </si>
+  <si>
+    <t>Saul</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Tadek</t>
   </si>
   <si>
     <t>Barwaśny</t>
-  </si>
-[...37 lines deleted...]
-    <t>Green</t>
   </si>
   <si>
     <t xml:space="preserve">Yuriy </t>
   </si>
   <si>
     <t xml:space="preserve">Trush </t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Wesołowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -674,212 +674,212 @@
       </c>
       <c r="B6" s="2">
         <v>6713</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>7950</v>
+        <v>1147</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>1147</v>
+        <v>8578</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>8578</v>
+        <v>461</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>455</v>
+        <v>3454</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3454</v>
+        <v>454</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>454</v>
+        <v>7949</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7949</v>
+        <v>7950</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>6714</v>
       </c>
       <c r="C15" s="2" t="s">