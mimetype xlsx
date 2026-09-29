--- v0 (2026-04-01)
+++ v1 (2026-09-29)
@@ -137,54 +137,54 @@
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Młynarczyk</t>
   </si>
   <si>
     <t>Marcus</t>
   </si>
   <si>
     <t>Eshun</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Urbański</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Ryder</t>
+  </si>
+  <si>
     <t>Socha</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ryder</t>
   </si>
   <si>
     <t>Bireta</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Mosór</t>
   </si>
   <si>
     <t>Sławomir</t>
   </si>
   <si>
     <t xml:space="preserve">Yuriy </t>
   </si>
   <si>
     <t xml:space="preserve">Trush </t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Ładak</t>
   </si>
@@ -934,89 +934,89 @@
       </c>
       <c r="B16" s="2">
         <v>7342</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>7502</v>
+        <v>7347</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>11</v>
+      <c r="G17" s="2">
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7347</v>
+        <v>7502</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>16</v>
+      <c r="G18" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>2349</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>