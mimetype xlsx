--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -83,96 +83,96 @@
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Grześ</t>
   </si>
   <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Filipek</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Grzegorz </t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Pudełko</t>
+  </si>
+  <si>
     <t>Kurek</t>
   </si>
   <si>
-    <t>Pudełko</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Klimek</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kosson</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Bonio		</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Ćwierzyński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Domański</t>
   </si>
   <si>
+    <t>Przemysław</t>
+  </si>
+  <si>
+    <t>Nieszporek</t>
+  </si>
+  <si>
     <t xml:space="preserve">Przemysław     </t>
   </si>
   <si>
     <t xml:space="preserve">Szabat     </t>
-  </si>
-[...4 lines deleted...]
-    <t>Nieszporek</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t xml:space="preserve">Kowalski		</t>
   </si>
   <si>
     <t xml:space="preserve">Szczepan </t>
   </si>
   <si>
     <t>Rothimel</t>
   </si>
   <si>
     <t>Vitalii</t>
   </si>
   <si>
     <t>Yakovenko</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Gaba</t>
   </si>
@@ -692,100 +692,100 @@
       </c>
       <c r="B6" s="2">
         <v>6358</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>6810</v>
+        <v>8693</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="2">
-        <v>21</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>8693</v>
+        <v>6810</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>8119</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>5983</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
@@ -853,89 +853,89 @@
       </c>
       <c r="B13" s="2">
         <v>5105</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5123</v>
+        <v>7142</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G14" s="2">
-        <v>10</v>
+      <c r="G14" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7142</v>
+        <v>5123</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>6360</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="2">
         <v>19</v>
       </c>
     </row>