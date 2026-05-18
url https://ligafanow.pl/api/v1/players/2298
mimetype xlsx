--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -83,54 +83,54 @@
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Grześ</t>
   </si>
   <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Filipek</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Grzegorz </t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Kurek</t>
+  </si>
+  <si>
     <t>Pudełko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kurek</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Klimek</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Bonio		</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kosson</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Ćwierzyński</t>
   </si>
@@ -692,89 +692,89 @@
       </c>
       <c r="B6" s="2">
         <v>6358</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>8693</v>
+        <v>6810</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>11</v>
+      <c r="G7" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>6810</v>
+        <v>8693</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="2">
-        <v>21</v>
+      <c r="G8" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>8119</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>