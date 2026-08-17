--- v1 (2026-05-18)
+++ v2 (2026-08-17)
@@ -95,60 +95,60 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Grzegorz </t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kurek</t>
   </si>
   <si>
     <t>Pudełko</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Klimek</t>
   </si>
   <si>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Kosson</t>
+  </si>
+  <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Bonio		</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kosson</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Ćwierzyński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Domański</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław     </t>
   </si>
   <si>
     <t xml:space="preserve">Szabat     </t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Nieszporek</t>
   </si>
@@ -761,89 +761,89 @@
       </c>
       <c r="B9" s="2">
         <v>8119</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>6366</v>
+        <v>5983</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="2">
-        <v>11</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5983</v>
+        <v>6366</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="2">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>8547</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>