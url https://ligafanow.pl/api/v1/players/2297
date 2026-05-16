--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -1034,175 +1034,175 @@
       </c>
       <c r="B18" s="2">
         <v>2411</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3037</v>
+        <v>8516</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>8516</v>
+        <v>8514</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>8514</v>
+        <v>8474</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>8474</v>
+        <v>2630</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2630</v>
+        <v>8476</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>8476</v>
+        <v>3037</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>1405</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="2" t="s">