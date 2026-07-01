--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -104,57 +104,57 @@
   <si>
     <t xml:space="preserve">Woźniak </t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Wagner </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Zygmunt</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Śmigielski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Pozorski</t>
+  </si>
+  <si>
     <t>Sarnicki</t>
   </si>
   <si>
     <t>Skwierczyński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pozorski</t>
   </si>
   <si>
     <t>Konstanty</t>
   </si>
   <si>
     <t>Antoniuk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Mateusiak</t>
   </si>
   <si>
     <t xml:space="preserve">Marek </t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Sanecki</t>
   </si>
@@ -873,97 +873,97 @@
       </c>
       <c r="B11" s="2">
         <v>8703</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8475</v>
+        <v>5893</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8752</v>
+        <v>8475</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5893</v>
+        <v>8752</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>6244</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1034,175 +1034,175 @@
       </c>
       <c r="B18" s="2">
         <v>2411</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8516</v>
+        <v>8476</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>8514</v>
+        <v>3037</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>8474</v>
+        <v>8516</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2630</v>
+        <v>8514</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>8476</v>
+        <v>8474</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3037</v>
+        <v>2630</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>1405</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="2" t="s">