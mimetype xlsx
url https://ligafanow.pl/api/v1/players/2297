--- v2 (2026-07-01)
+++ v3 (2026-09-29)
@@ -104,165 +104,165 @@
   <si>
     <t xml:space="preserve">Woźniak </t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Wagner </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Zygmunt</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Śmigielski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Skwierczyński</t>
+  </si>
+  <si>
     <t>Pozorski</t>
   </si>
   <si>
     <t>Sarnicki</t>
   </si>
   <si>
-    <t>Skwierczyński</t>
-[...1 lines deleted...]
-  <si>
     <t>Konstanty</t>
   </si>
   <si>
     <t>Antoniuk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Mateusiak</t>
   </si>
   <si>
     <t xml:space="preserve">Marek </t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Sanecki</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Gordon</t>
+  </si>
+  <si>
     <t>Kuźniak</t>
   </si>
   <si>
+    <t>Mich</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
-    <t>Mich</t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Rydz</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Świtaj</t>
   </si>
   <si>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t>Kucharski</t>
+  </si>
+  <si>
+    <t>Arendt</t>
+  </si>
+  <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Karl</t>
   </si>
   <si>
-    <t>Piotr</t>
-[...7 lines deleted...]
-  <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Banak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sałasiński</t>
   </si>
   <si>
     <t xml:space="preserve">Roman </t>
   </si>
   <si>
     <t>Popadiuk</t>
   </si>
   <si>
     <t>Takunda</t>
   </si>
   <si>
     <t>Saidi</t>
   </si>
   <si>
     <t>ZIM</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Sokołowski</t>
+  </si>
+  <si>
     <t>Buła</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sokołowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -873,97 +873,97 @@
       </c>
       <c r="B11" s="2">
         <v>8703</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>5893</v>
+        <v>8752</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8475</v>
+        <v>5893</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8752</v>
+        <v>8475</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>6244</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1034,175 +1034,175 @@
       </c>
       <c r="B18" s="2">
         <v>2411</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8476</v>
+        <v>3037</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3037</v>
+        <v>2630</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>8516</v>
+        <v>8476</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>8514</v>
+        <v>8516</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>8474</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>2630</v>
+        <v>8514</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>1405</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="2" t="s">
@@ -1218,129 +1218,129 @@
       </c>
       <c r="B26" s="2">
         <v>5909</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>7973</v>
+        <v>6074</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>6074</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>4350</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>6074</v>
+        <v>7973</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>6993</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F31" s="2" t="s">
@@ -1425,74 +1425,74 @@
       </c>
       <c r="B35" s="2">
         <v>2641</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2">
-        <v>8107</v>
+        <v>3839</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
-        <v>3839</v>
+        <v>8107</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>