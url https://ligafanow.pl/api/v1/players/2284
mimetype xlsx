--- v0 (2026-04-01)
+++ v1 (2026-06-05)
@@ -176,57 +176,57 @@
   <si>
     <t>Słapek</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Gołębiewski </t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Zakrzewski</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Staszewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Wieżel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
     <t>Trzeciak</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t xml:space="preserve">Przemek </t>
   </si>
   <si>
     <t xml:space="preserve">Harciarek </t>
   </si>
   <si>
     <t xml:space="preserve">Radosław </t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Makos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -1108,112 +1108,112 @@
       </c>
       <c r="B22" s="2">
         <v>6271</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>8223</v>
+        <v>7092</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>7092</v>
+        <v>6270</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>13</v>
+      <c r="G24" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>6270</v>
+        <v>8223</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2">
-        <v>6</v>
+      <c r="G25" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>5247</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>13</v>
       </c>
     </row>