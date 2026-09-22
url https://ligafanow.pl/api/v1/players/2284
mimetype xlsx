--- v1 (2026-06-05)
+++ v2 (2026-09-22)
@@ -161,60 +161,60 @@
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Nuszkiewicz</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Ścierski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Słapek</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Gołębiewski </t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Staszewski</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Zakrzewski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Staszewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Wieżel</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Trzeciak</t>
   </si>
   <si>
     <t xml:space="preserve">Przemek </t>
   </si>
   <si>
     <t xml:space="preserve">Harciarek </t>
   </si>
   <si>
     <t xml:space="preserve">Radosław </t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
@@ -1062,89 +1062,89 @@
       </c>
       <c r="B20" s="2">
         <v>5240</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>8664</v>
+        <v>6271</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>13</v>
+      <c r="G21" s="2">
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>6271</v>
+        <v>8664</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2">
-        <v>80</v>
+      <c r="G22" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>7092</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>13</v>
       </c>
     </row>