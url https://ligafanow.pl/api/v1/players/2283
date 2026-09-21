--- v0 (2026-05-09)
+++ v1 (2026-09-21)
@@ -110,69 +110,69 @@
   <si>
     <t>Lipski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Ramus</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Grunas</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Derkowski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
+    <t>Felicki</t>
+  </si>
+  <si>
     <t>Dziedzic</t>
   </si>
   <si>
-    <t>Felicki</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Kaczyński</t>
+  </si>
+  <si>
     <t>Zdanowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kaczyński</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Zakrent</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Janiszewski</t>
   </si>
   <si>
     <t>Kłak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Duda</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
@@ -845,143 +845,143 @@
       </c>
       <c r="B12" s="2">
         <v>5190</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3824</v>
+        <v>8377</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8377</v>
+        <v>3824</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>7628</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5192</v>
+        <v>8546</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>8546</v>
+        <v>5192</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>6877</v>
       </c>
       <c r="C18" s="2" t="s">