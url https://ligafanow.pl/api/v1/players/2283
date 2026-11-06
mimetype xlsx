--- v1 (2026-09-21)
+++ v2 (2026-11-06)
@@ -110,108 +110,108 @@
   <si>
     <t>Lipski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Ramus</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Grunas</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Derkowski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
+    <t>Dziedzic</t>
+  </si>
+  <si>
     <t>Felicki</t>
   </si>
   <si>
-    <t>Dziedzic</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Kaczyński</t>
   </si>
   <si>
     <t>Zdanowski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Zakrent</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Janiszewski</t>
   </si>
   <si>
     <t>Kłak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Duda</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Januła</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Kulesza</t>
+  </si>
+  <si>
     <t>Siemaszko</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kulesza</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -845,74 +845,74 @@
       </c>
       <c r="B12" s="2">
         <v>5190</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8377</v>
+        <v>3824</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>3824</v>
+        <v>8377</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>7628</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1075,80 +1075,80 @@
       </c>
       <c r="B22" s="2">
         <v>4510</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>8613</v>
+        <v>3811</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3811</v>
+        <v>8613</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">