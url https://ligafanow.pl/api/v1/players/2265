--- v2 (2026-06-06)
+++ v3 (2026-09-22)
@@ -113,117 +113,117 @@
   <si>
     <t xml:space="preserve">Dmitriy </t>
   </si>
   <si>
     <t>Kravchenko</t>
   </si>
   <si>
     <t xml:space="preserve">Dmytro </t>
   </si>
   <si>
     <t xml:space="preserve">Zhdanov </t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Słomczyński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Pacholczak</t>
   </si>
   <si>
+    <t>Grzegorz</t>
+  </si>
+  <si>
+    <t>Durka</t>
+  </si>
+  <si>
     <t xml:space="preserve">Grzegorz </t>
   </si>
   <si>
     <t>Goliszewski</t>
   </si>
   <si>
-    <t>Grzegorz</t>
-[...2 lines deleted...]
-    <t>Durka</t>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Leszczyński</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Wdowiarski</t>
   </si>
   <si>
-    <t>Kamil</t>
-[...4 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Dębowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kasjan </t>
   </si>
   <si>
     <t>Krupatwa</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Osiak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Drozd</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Śliwiński</t>
+  </si>
+  <si>
     <t>Telakowiec</t>
-  </si>
-[...1 lines deleted...]
-    <t>Śliwiński</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Tarczyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Staniszewski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Chmielewski</t>
   </si>
@@ -917,149 +917,149 @@
       </c>
       <c r="B12" s="2">
         <v>7931</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5706</v>
+        <v>8018</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>8018</v>
+        <v>5706</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8240</v>
+        <v>3869</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>8470</v>
+        <v>8240</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3869</v>
+        <v>8470</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>6825</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
@@ -1147,112 +1147,112 @@
       </c>
       <c r="B22" s="2">
         <v>8466</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3870</v>
+        <v>7460</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2">
-        <v>17</v>
+      <c r="G23" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>7461</v>
+        <v>3870</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
-        <v>95</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>7460</v>
+        <v>7461</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>16</v>
+      <c r="G25" s="2">
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>8100</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>16</v>
       </c>
     </row>