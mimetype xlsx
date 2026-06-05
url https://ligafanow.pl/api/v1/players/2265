--- v0 (2026-04-01)
+++ v1 (2026-06-05)
@@ -71,171 +71,171 @@
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Bendkowski</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Maksymov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Szostak</t>
   </si>
   <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t>Rudy</t>
+  </si>
+  <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t>Dobosz</t>
   </si>
   <si>
-    <t>Damian</t>
-[...4 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Mikołajczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Dmitriy </t>
   </si>
   <si>
     <t>Kravchenko</t>
   </si>
   <si>
     <t xml:space="preserve">Dmytro </t>
   </si>
   <si>
     <t xml:space="preserve">Zhdanov </t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Słomczyński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Pacholczak</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Durka</t>
   </si>
   <si>
     <t xml:space="preserve">Grzegorz </t>
   </si>
   <si>
     <t>Goliszewski</t>
   </si>
   <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Leszczyński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Wdowiarski</t>
   </si>
   <si>
-    <t>Kamil</t>
-[...4 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Dębowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kasjan </t>
   </si>
   <si>
     <t>Krupatwa</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Osiak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Drozd</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Telakowiec</t>
   </si>
   <si>
     <t>Śliwiński</t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Staniszewski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Tarczyk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Staniszewski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Chmielewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t xml:space="preserve">Grzywacz </t>
   </si>
   <si>
     <t xml:space="preserve">Szymon </t>
   </si>
   <si>
     <t xml:space="preserve">Giza </t>
   </si>
@@ -756,74 +756,74 @@
       </c>
       <c r="B5" s="2">
         <v>8152</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>8469</v>
+        <v>5921</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5921</v>
+        <v>8469</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>8614</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -963,103 +963,103 @@
       </c>
       <c r="B14" s="2">
         <v>5706</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8240</v>
+        <v>3869</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>8470</v>
+        <v>8240</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3869</v>
+        <v>8470</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>6825</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
@@ -1156,51 +1156,51 @@
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>3870</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>7461</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="2" t="s">
@@ -1216,77 +1216,77 @@
       </c>
       <c r="B25" s="2">
         <v>7460</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>8100</v>
+        <v>3865</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3865</v>
+        <v>8100</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>3902</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">