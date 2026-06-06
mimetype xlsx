--- v1 (2026-06-05)
+++ v2 (2026-06-06)
@@ -71,171 +71,171 @@
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Bendkowski</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Maksymov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Szostak</t>
   </si>
   <si>
+    <t xml:space="preserve">Damian </t>
+  </si>
+  <si>
+    <t>Dobosz</t>
+  </si>
+  <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Rudy</t>
   </si>
   <si>
-    <t xml:space="preserve">Damian </t>
-[...4 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Mikołajczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Dmitriy </t>
   </si>
   <si>
     <t>Kravchenko</t>
   </si>
   <si>
     <t xml:space="preserve">Dmytro </t>
   </si>
   <si>
     <t xml:space="preserve">Zhdanov </t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Słomczyński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Pacholczak</t>
   </si>
   <si>
+    <t xml:space="preserve">Grzegorz </t>
+  </si>
+  <si>
+    <t>Goliszewski</t>
+  </si>
+  <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Durka</t>
   </si>
   <si>
-    <t xml:space="preserve">Grzegorz </t>
-[...2 lines deleted...]
-    <t>Goliszewski</t>
+    <t xml:space="preserve">Kamil </t>
+  </si>
+  <si>
+    <t>Kwiatkowski</t>
+  </si>
+  <si>
+    <t>Wdowiarski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Leszczyński</t>
   </si>
   <si>
-    <t xml:space="preserve">Kamil </t>
-[...7 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Dębowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kasjan </t>
   </si>
   <si>
     <t>Krupatwa</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Osiak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Drozd</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Telakowiec</t>
   </si>
   <si>
     <t>Śliwiński</t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Tarczyk</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Staniszewski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tarczyk</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Chmielewski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t xml:space="preserve">Grzywacz </t>
   </si>
   <si>
     <t xml:space="preserve">Szymon </t>
   </si>
   <si>
     <t xml:space="preserve">Giza </t>
   </si>
@@ -756,74 +756,74 @@
       </c>
       <c r="B5" s="2">
         <v>8152</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5921</v>
+        <v>8469</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>8469</v>
+        <v>5921</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>8614</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -917,149 +917,149 @@
       </c>
       <c r="B12" s="2">
         <v>7931</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8018</v>
+        <v>5706</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5706</v>
+        <v>8018</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3869</v>
+        <v>8240</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>8240</v>
+        <v>8470</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>8470</v>
+        <v>3869</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>6825</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
@@ -1156,51 +1156,51 @@
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>3870</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>7461</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="2" t="s">
@@ -1216,77 +1216,77 @@
       </c>
       <c r="B25" s="2">
         <v>7460</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3865</v>
+        <v>8100</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>8100</v>
+        <v>3865</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>3902</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">