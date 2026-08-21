--- v0 (2026-03-30)
+++ v1 (2026-08-21)
@@ -71,62 +71,62 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t xml:space="preserve">Gęściak </t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Cybulski</t>
   </si>
   <si>
     <t>Bat-Ireedui</t>
   </si>
   <si>
     <t>Bayasgalan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t>Dąbrowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t>Wojciechowski</t>
   </si>
   <si>
-    <t>Damian</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Daniel </t>
   </si>
   <si>
     <t>Gałązka</t>
   </si>
   <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t>Kałucki</t>
   </si>
   <si>
     <t>Jonatan</t>
   </si>
   <si>
     <t>Politowicz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kuczewski</t>
   </si>
   <si>
     <t xml:space="preserve">Krystian </t>
@@ -146,105 +146,105 @@
   <si>
     <t>Kosakowski</t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t>Chojnacki</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Wojcieski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Garbacz</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
+    <t>Chomontowski</t>
+  </si>
+  <si>
     <t>Pietrzak</t>
   </si>
   <si>
-    <t>Chomontowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Trybułowicz</t>
   </si>
   <si>
+    <t xml:space="preserve">Przemysław </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morawski </t>
+  </si>
+  <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t xml:space="preserve">Kostrzycki </t>
   </si>
   <si>
-    <t xml:space="preserve">Przemysław </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Radosław </t>
   </si>
   <si>
     <t>Kuhn</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t>Popis</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t xml:space="preserve">Tomasz </t>
+  </si>
+  <si>
+    <t>Czerwiński</t>
+  </si>
+  <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kruczyński</t>
-  </si>
-[...4 lines deleted...]
-    <t>Czerwiński</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Pruszyński</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -726,89 +726,89 @@
       </c>
       <c r="B5" s="2">
         <v>8644</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5746</v>
+        <v>6268</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>55</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>6268</v>
+        <v>5746</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>5737</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>69</v>
       </c>
     </row>
@@ -1002,89 +1002,89 @@
       </c>
       <c r="B17" s="2">
         <v>5735</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8729</v>
+        <v>7373</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>18</v>
+      <c r="G18" s="2">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7373</v>
+        <v>8729</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>11</v>
+      <c r="G19" s="2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>3902</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>9</v>
       </c>
     </row>
@@ -1094,89 +1094,89 @@
       </c>
       <c r="B21" s="2">
         <v>5378</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>5742</v>
+        <v>5741</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2">
-        <v>8</v>
+      <c r="G22" s="2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>5741</v>
+        <v>5742</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>18</v>
+      <c r="G23" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>5747</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
         <v>25</v>
       </c>
     </row>
@@ -1209,106 +1209,106 @@
       </c>
       <c r="B26" s="2">
         <v>8688</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>946</v>
+        <v>5749</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>5749</v>
+        <v>946</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>8747</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>7860</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="2" t="s">