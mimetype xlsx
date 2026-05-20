--- v0 (2026-03-30)
+++ v1 (2026-05-20)
@@ -101,126 +101,126 @@
   <si>
     <t xml:space="preserve">Diego </t>
   </si>
   <si>
     <t xml:space="preserve">Deisadze </t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Dubel</t>
   </si>
   <si>
     <t>Giorgi</t>
   </si>
   <si>
     <t>Oitiashvili</t>
   </si>
   <si>
     <t>Hugo</t>
   </si>
   <si>
     <t>Czajkowski</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Melak</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Jakub</t>
-[...1 lines deleted...]
-  <si>
     <t>Kardaszewicz</t>
   </si>
   <si>
     <t>Łojek</t>
   </si>
   <si>
-    <t>Melak</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jasiek </t>
   </si>
   <si>
     <t xml:space="preserve">Szklarzewicz </t>
   </si>
   <si>
     <t xml:space="preserve">Julian </t>
   </si>
   <si>
     <t xml:space="preserve">Hendigery </t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Boniecki</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szkopiński</t>
   </si>
   <si>
     <t>Kostek</t>
   </si>
   <si>
     <t>Lisawa</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Kozaczuk</t>
+  </si>
+  <si>
     <t>Kulma</t>
   </si>
   <si>
-    <t>Kozaczuk</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Grzeszak</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Przygoda</t>
   </si>
   <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>Korzyński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leon </t>
   </si>
   <si>
     <t>Hendigery</t>
-  </si>
-[...4 lines deleted...]
-    <t>Korzyński</t>
   </si>
   <si>
     <t xml:space="preserve">Lucjan </t>
   </si>
   <si>
     <t xml:space="preserve">Baran </t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Jończyk</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Stachowicz</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t xml:space="preserve">Marchewka </t>
   </si>
@@ -903,103 +903,103 @@
       </c>
       <c r="B11" s="2">
         <v>7033</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8721</v>
+        <v>7032</v>
       </c>
       <c r="C12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7140</v>
+        <v>8721</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7032</v>
+        <v>7140</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>4845</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
@@ -1087,192 +1087,192 @@
       </c>
       <c r="B19" s="2">
         <v>8231</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7139</v>
+        <v>8481</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>8481</v>
+        <v>7139</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>8022</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>6829</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>6660</v>
+        <v>8229</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>19</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>8229</v>
+        <v>6660</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>11</v>
+      <c r="G25" s="2">
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>6665</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>8739</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
@@ -1343,51 +1343,51 @@
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>6912</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>8176</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">