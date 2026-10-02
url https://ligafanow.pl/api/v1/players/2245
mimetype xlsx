--- v0 (2026-04-01)
+++ v1 (2026-10-02)
@@ -128,87 +128,87 @@
   <si>
     <t>Tomasiak</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Raś </t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Świeć </t>
   </si>
   <si>
     <t xml:space="preserve">Maciej	</t>
   </si>
   <si>
     <t xml:space="preserve">Ściseł </t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
+    <t xml:space="preserve">Juszczyński </t>
+  </si>
+  <si>
     <t xml:space="preserve">Lis </t>
   </si>
   <si>
-    <t xml:space="preserve">Juszczyński </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Matuszek </t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Polecki</t>
   </si>
   <si>
     <t>Lal</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Żywko </t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Bogus</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t xml:space="preserve">Główczyk </t>
-  </si>
-[...4 lines deleted...]
-    <t>Bogus</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk	</t>
   </si>
   <si>
     <t xml:space="preserve">Romańczyk	</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Urban </t>
   </si>
   <si>
     <t xml:space="preserve">Cielak </t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Gawlik</t>
   </si>
   <si>
     <t xml:space="preserve">Szymon	</t>
   </si>
@@ -927,89 +927,89 @@
       </c>
       <c r="B14" s="2">
         <v>6576</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5222</v>
+        <v>5216</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>17</v>
+      <c r="G15" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5216</v>
+        <v>5222</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>13</v>
+      <c r="G16" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5217</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>6</v>
       </c>
     </row>
@@ -1065,89 +1065,89 @@
       </c>
       <c r="B20" s="2">
         <v>5215</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5214</v>
+        <v>7590</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2">
-        <v>25</v>
+      <c r="G21" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>7590</v>
+        <v>5214</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>13</v>
+      <c r="G22" s="2">
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>6323</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>13</v>
       </c>
     </row>