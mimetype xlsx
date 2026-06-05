--- v0 (2026-04-04)
+++ v1 (2026-06-05)
@@ -101,63 +101,63 @@
   <si>
     <t>Bogdański</t>
   </si>
   <si>
     <t>Irek</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Lipnicki</t>
   </si>
   <si>
     <t>Kajetan</t>
   </si>
   <si>
     <t>Baryła</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Smoczyński</t>
+  </si>
+  <si>
+    <t>Knychała</t>
+  </si>
+  <si>
     <t>Kychała</t>
   </si>
   <si>
     <t>Wielgo</t>
   </si>
   <si>
     <t>Krupa</t>
-  </si>
-[...4 lines deleted...]
-    <t>Knychała</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kulibski</t>
   </si>
   <si>
     <t>Mikulski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kościelewski</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
@@ -805,146 +805,146 @@
       </c>
       <c r="B10" s="2">
         <v>8245</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>8179</v>
+        <v>7530</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>5962</v>
+        <v>8205</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3024</v>
+        <v>8179</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7530</v>
+        <v>5962</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8205</v>
+        <v>3024</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1594</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">