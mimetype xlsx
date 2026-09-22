--- v1 (2026-06-05)
+++ v2 (2026-09-22)
@@ -68,150 +68,150 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Markiewicz</t>
   </si>
   <si>
     <t>Jędrych</t>
   </si>
   <si>
     <t>Girma</t>
   </si>
   <si>
     <t>Ramos</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
+    <t>Grzegorz</t>
+  </si>
+  <si>
+    <t>Bogdański</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Grzegorz</t>
-[...1 lines deleted...]
-  <si>
     <t>Augustyniak</t>
   </si>
   <si>
-    <t>Bogdański</t>
-[...1 lines deleted...]
-  <si>
     <t>Irek</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Lipnicki</t>
   </si>
   <si>
     <t>Kajetan</t>
   </si>
   <si>
     <t>Baryła</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Smoczyński</t>
   </si>
   <si>
+    <t>Krupa</t>
+  </si>
+  <si>
     <t>Knychała</t>
   </si>
   <si>
+    <t>Wielgo</t>
+  </si>
+  <si>
     <t>Kychała</t>
   </si>
   <si>
-    <t>Wielgo</t>
-[...4 lines deleted...]
-  <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Mikulski</t>
+  </si>
+  <si>
     <t>Kulibski</t>
   </si>
   <si>
-    <t>Mikulski</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kościelewski</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Tuzin</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Fijołek</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kostałkowicz</t>
   </si>
   <si>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t>Baran</t>
+  </si>
+  <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Głoszkowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Baran</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Gałkowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -690,80 +690,80 @@
       </c>
       <c r="B5" s="2">
         <v>8709</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2336</v>
+        <v>2346</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="E6" s="2" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2346</v>
+        <v>2336</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>1374</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
@@ -828,166 +828,166 @@
       </c>
       <c r="B11" s="2">
         <v>7530</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8205</v>
+        <v>3024</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8179</v>
+        <v>8205</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>5962</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3024</v>
+        <v>8179</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1594</v>
+        <v>8575</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>8575</v>
+        <v>1594</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>1383</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1015,51 +1015,51 @@
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>3320</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>1321</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
@@ -1104,74 +1104,74 @@
       </c>
       <c r="B23" s="2">
         <v>1379</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>8629</v>
+        <v>6803</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>6803</v>
+        <v>8629</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>1381</v>
       </c>
       <c r="C26" s="2" t="s">