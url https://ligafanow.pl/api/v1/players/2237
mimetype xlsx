--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -41,119 +41,119 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
+    <t>Żychliński</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Biegaj</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Krzyżański</t>
   </si>
   <si>
     <t>Aleksandra</t>
   </si>
   <si>
     <t>Draba</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Starzyński</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Rzempołuch</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Petasz</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Grzegorz</t>
   </si>
   <si>
+    <t>Łapacz</t>
+  </si>
+  <si>
     <t>Podraza</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...2 lines deleted...]
-    <t>Łapacz</t>
+    <t>Hubert</t>
+  </si>
+  <si>
+    <t>Wolak</t>
   </si>
   <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t>Stawicki</t>
   </si>
   <si>
-    <t>Hubert</t>
-[...1 lines deleted...]
-  <si>
     <t>Dubiel</t>
   </si>
   <si>
-    <t>Wolak</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Igor </t>
   </si>
   <si>
     <t>Jagodziński</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Warda</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t xml:space="preserve">Leśniewski </t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kowalewski</t>
   </si>
   <si>
     <t>Leon</t>
@@ -173,57 +173,57 @@
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Komorowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Truszkowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t xml:space="preserve">Gratkowski </t>
+  </si>
+  <si>
     <t xml:space="preserve">Morawski </t>
   </si>
   <si>
     <t>Kruczek</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Gratkowski </t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Turalski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t xml:space="preserve">Alan </t>
   </si>
   <si>
     <t xml:space="preserve">Cieślik </t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Koncki</t>
   </si>
   <si>
     <t>Odowski</t>
   </si>
@@ -643,74 +643,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>1116</v>
+        <v>1346</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>1346</v>
+        <v>1116</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>502</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -804,149 +804,149 @@
       </c>
       <c r="B8" s="2">
         <v>3094</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>390</v>
+        <v>991</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>991</v>
+        <v>390</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4174</v>
+        <v>2788</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8690</v>
+        <v>4174</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2788</v>
+        <v>8690</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>8291</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -991,51 +991,51 @@
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>8292</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>5428</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
@@ -1080,83 +1080,83 @@
       </c>
       <c r="B20" s="2">
         <v>501</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>529</v>
+        <v>499</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>499</v>
+        <v>529</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>1348</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
@@ -1172,97 +1172,97 @@
       </c>
       <c r="B24" s="2">
         <v>3301</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>312</v>
+        <v>494</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>4503</v>
+        <v>312</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>494</v>
+        <v>4503</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>5427</v>
       </c>
       <c r="C28" s="2" t="s">
@@ -1290,51 +1290,51 @@
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>4767</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>2787</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">