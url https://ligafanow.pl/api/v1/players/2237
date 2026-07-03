--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -83,147 +83,147 @@
   <si>
     <t>Aleksandra</t>
   </si>
   <si>
     <t>Draba</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Starzyński</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Rzempołuch</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Petasz</t>
   </si>
   <si>
+    <t>Grzegorz</t>
+  </si>
+  <si>
+    <t>Podraza</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Grzegorz</t>
-[...1 lines deleted...]
-  <si>
     <t>Łapacz</t>
   </si>
   <si>
-    <t>Podraza</t>
-[...1 lines deleted...]
-  <si>
     <t>Hubert</t>
   </si>
   <si>
+    <t>Dubiel</t>
+  </si>
+  <si>
     <t>Wolak</t>
   </si>
   <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t>Stawicki</t>
   </si>
   <si>
-    <t>Dubiel</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Igor </t>
   </si>
   <si>
     <t>Jagodziński</t>
   </si>
   <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leśniewski </t>
+  </si>
+  <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Warda</t>
   </si>
   <si>
-    <t>Kamil</t>
-[...4 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kowalewski</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>Michalik</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Wadach</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Komorowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Truszkowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Kruczek</t>
+  </si>
+  <si>
     <t xml:space="preserve">Gratkowski </t>
   </si>
   <si>
     <t xml:space="preserve">Morawski </t>
-  </si>
-[...1 lines deleted...]
-    <t>Kruczek</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Turalski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t xml:space="preserve">Alan </t>
   </si>
   <si>
     <t xml:space="preserve">Cieślik </t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Koncki</t>
   </si>
   <si>
     <t>Odowski</t>
   </si>
@@ -804,238 +804,238 @@
       </c>
       <c r="B8" s="2">
         <v>3094</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>991</v>
+        <v>390</v>
       </c>
       <c r="C9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>390</v>
+        <v>991</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2788</v>
+        <v>8690</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>4174</v>
+        <v>2788</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8690</v>
+        <v>4174</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>8291</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7956</v>
+        <v>503</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>503</v>
+        <v>7956</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>8292</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>5428</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
@@ -1172,100 +1172,100 @@
       </c>
       <c r="B24" s="2">
         <v>3301</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>494</v>
+        <v>4503</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>312</v>
+        <v>494</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>4503</v>
+        <v>312</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>5427</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
@@ -1290,51 +1290,51 @@
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>4767</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>2787</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">