--- v2 (2026-07-03)
+++ v3 (2026-08-17)
@@ -95,135 +95,135 @@
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Rzempołuch</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Petasz</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Podraza</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Łapacz</t>
   </si>
   <si>
+    <t xml:space="preserve">Hubert </t>
+  </si>
+  <si>
+    <t>Stawicki</t>
+  </si>
+  <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Dubiel</t>
   </si>
   <si>
     <t>Wolak</t>
   </si>
   <si>
-    <t xml:space="preserve">Hubert </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Igor </t>
   </si>
   <si>
     <t>Jagodziński</t>
   </si>
   <si>
+    <t xml:space="preserve">Kamil </t>
+  </si>
+  <si>
+    <t>Warda</t>
+  </si>
+  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t xml:space="preserve">Leśniewski </t>
   </si>
   <si>
-    <t xml:space="preserve">Kamil </t>
-[...4 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kowalewski</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>Michalik</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Wadach</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Komorowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Truszkowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t xml:space="preserve">Morawski </t>
+  </si>
+  <si>
     <t>Kruczek</t>
   </si>
   <si>
     <t xml:space="preserve">Gratkowski </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Morawski </t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Turalski</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t xml:space="preserve">Alan </t>
   </si>
   <si>
     <t xml:space="preserve">Cieślik </t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Koncki</t>
   </si>
   <si>
     <t>Odowski</t>
   </si>
@@ -850,166 +850,166 @@
       </c>
       <c r="B10" s="2">
         <v>991</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>8690</v>
+        <v>4174</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2788</v>
+        <v>8690</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>4174</v>
+        <v>2788</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>8291</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>503</v>
+        <v>7956</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>7956</v>
+        <v>503</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>8292</v>
       </c>
       <c r="C17" s="2" t="s">
@@ -1172,100 +1172,100 @@
       </c>
       <c r="B24" s="2">
         <v>3301</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>4503</v>
+        <v>312</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>494</v>
+        <v>4503</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>312</v>
+        <v>494</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>5427</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">