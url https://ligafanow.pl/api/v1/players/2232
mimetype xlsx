--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -71,56 +71,56 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Rykalov</t>
   </si>
   <si>
     <t>Anotolii</t>
   </si>
   <si>
     <t>Wasko</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Artem</t>
   </si>
   <si>
+    <t>Bohatikov</t>
+  </si>
+  <si>
     <t>Okipnyi</t>
   </si>
   <si>
-    <t>Bohatikov</t>
-[...1 lines deleted...]
-  <si>
     <t>Bakyt</t>
   </si>
   <si>
     <t>Nurmatov</t>
   </si>
   <si>
     <t>Bohdan</t>
   </si>
   <si>
     <t>Odnokoz</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>Poliskevych</t>
   </si>
   <si>
     <t>Dima</t>
   </si>
   <si>
     <t>Oleinikov</t>
   </si>
   <si>
     <t>Dmitriy</t>
@@ -137,62 +137,62 @@
   <si>
     <t>Kivshar</t>
   </si>
   <si>
     <t>Tynonenko</t>
   </si>
   <si>
     <t xml:space="preserve">Eduard </t>
   </si>
   <si>
     <t>Vakhidov</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Herasymenko</t>
   </si>
   <si>
     <t>Heorhii</t>
   </si>
   <si>
     <t>Parnitskii</t>
   </si>
   <si>
+    <t xml:space="preserve">Illia </t>
+  </si>
+  <si>
+    <t>Saichuk</t>
+  </si>
+  <si>
     <t>Illia</t>
   </si>
   <si>
     <t>Shemanuiev</t>
   </si>
   <si>
-    <t xml:space="preserve">Illia </t>
-[...4 lines deleted...]
-  <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Tymofeiev</t>
   </si>
   <si>
     <t xml:space="preserve">Kostiantyn </t>
   </si>
   <si>
     <t>Vasyliuk</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>Abramau</t>
   </si>
   <si>
     <t>Syniehub</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Skolbushevskyi</t>
@@ -212,63 +212,63 @@
   <si>
     <t>Nikita</t>
   </si>
   <si>
     <t>Djamal</t>
   </si>
   <si>
     <t>Oleg</t>
   </si>
   <si>
     <t>Veseliow</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Borysii</t>
   </si>
   <si>
     <t>Olek</t>
   </si>
   <si>
     <t>Mitrowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Oleksandr </t>
+  </si>
+  <si>
+    <t>Hrytsak</t>
+  </si>
+  <si>
     <t>Oleksandr</t>
   </si>
   <si>
+    <t>Koval</t>
+  </si>
+  <si>
     <t>Stepanov</t>
-  </si>
-[...7 lines deleted...]
-    <t>Hrytsak</t>
   </si>
   <si>
     <t>Serghii</t>
   </si>
   <si>
     <t>Yakovliuk</t>
   </si>
   <si>
     <t>Vadim</t>
   </si>
   <si>
     <t>Yatsenko</t>
   </si>
   <si>
     <t xml:space="preserve">Vadym </t>
   </si>
   <si>
     <t xml:space="preserve">Kovalchuk </t>
   </si>
   <si>
     <t>Vitaliy</t>
   </si>
   <si>
     <t>Kram</t>
   </si>
@@ -748,89 +748,89 @@
       </c>
       <c r="B4" s="2">
         <v>8129</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>7913</v>
+        <v>5407</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5407</v>
+        <v>7913</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>26</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>8375</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1024,74 +1024,74 @@
       </c>
       <c r="B16" s="2">
         <v>6795</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9549</v>
+        <v>8412</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8412</v>
+        <v>9549</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>8569</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1323,109 +1323,109 @@
       </c>
       <c r="B29" s="2">
         <v>7914</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>8191</v>
+        <v>5051</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>8566</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>5051</v>
+        <v>8191</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>6895</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="2">