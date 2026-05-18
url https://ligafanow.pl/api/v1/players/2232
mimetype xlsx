--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -113,54 +113,54 @@
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>Poliskevych</t>
   </si>
   <si>
     <t>Dima</t>
   </si>
   <si>
     <t>Oleinikov</t>
   </si>
   <si>
     <t>Dmitriy</t>
   </si>
   <si>
     <t>Tichonenko</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
+    <t>Tynonenko</t>
+  </si>
+  <si>
     <t>Kivshar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tynonenko</t>
   </si>
   <si>
     <t xml:space="preserve">Eduard </t>
   </si>
   <si>
     <t>Vakhidov</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Herasymenko</t>
   </si>
   <si>
     <t>Heorhii</t>
   </si>
   <si>
     <t>Parnitskii</t>
   </si>
   <si>
     <t>Illia</t>
   </si>
   <si>
     <t>Shemanuiev</t>
   </si>
@@ -909,89 +909,89 @@
       </c>
       <c r="B11" s="2">
         <v>8413</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7917</v>
+        <v>8568</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>10</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8568</v>
+        <v>7917</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>11</v>
+      <c r="G13" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>4793</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>