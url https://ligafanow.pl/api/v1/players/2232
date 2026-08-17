--- v1 (2026-05-18)
+++ v2 (2026-08-17)
@@ -113,56 +113,56 @@
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>Poliskevych</t>
   </si>
   <si>
     <t>Dima</t>
   </si>
   <si>
     <t>Oleinikov</t>
   </si>
   <si>
     <t>Dmitriy</t>
   </si>
   <si>
     <t>Tichonenko</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
+    <t>Kivshar</t>
+  </si>
+  <si>
     <t>Tynonenko</t>
   </si>
   <si>
-    <t>Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Eduard </t>
   </si>
   <si>
     <t>Vakhidov</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Herasymenko</t>
   </si>
   <si>
     <t>Heorhii</t>
   </si>
   <si>
     <t>Parnitskii</t>
   </si>
   <si>
     <t>Illia</t>
   </si>
   <si>
     <t>Shemanuiev</t>
   </si>
   <si>
     <t xml:space="preserve">Illia </t>
@@ -212,63 +212,63 @@
   <si>
     <t>Nikita</t>
   </si>
   <si>
     <t>Djamal</t>
   </si>
   <si>
     <t>Oleg</t>
   </si>
   <si>
     <t>Veseliow</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Borysii</t>
   </si>
   <si>
     <t>Olek</t>
   </si>
   <si>
     <t>Mitrowski</t>
   </si>
   <si>
+    <t>Oleksandr</t>
+  </si>
+  <si>
+    <t>Stepanov</t>
+  </si>
+  <si>
+    <t>Koval</t>
+  </si>
+  <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t>Hrytsak</t>
-  </si>
-[...7 lines deleted...]
-    <t>Koval</t>
   </si>
   <si>
     <t>Serghii</t>
   </si>
   <si>
     <t>Yakovliuk</t>
   </si>
   <si>
     <t>Vadim</t>
   </si>
   <si>
     <t>Yatsenko</t>
   </si>
   <si>
     <t xml:space="preserve">Vadym </t>
   </si>
   <si>
     <t xml:space="preserve">Kovalchuk </t>
   </si>
   <si>
     <t>Vitaliy</t>
   </si>
   <si>
     <t>Kram</t>
   </si>
@@ -866,132 +866,132 @@
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>8409</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>8413</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8568</v>
+        <v>7917</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>11</v>
+      <c r="G12" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7917</v>
+        <v>8568</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>10</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>4793</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1323,103 +1323,103 @@
       </c>
       <c r="B29" s="2">
         <v>7914</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>5051</v>
+        <v>8191</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>8191</v>
+        <v>8566</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="2" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>8566</v>
+        <v>5051</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>6895</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="2" t="s">