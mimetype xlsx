--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -116,114 +116,114 @@
   <si>
     <t>Szkopiński</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zawitaj</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Czyżewski</t>
   </si>
   <si>
     <t>Grabowicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Możdzonek</t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
-    <t>Mateusz</t>
-[...1 lines deleted...]
-  <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Gontarek</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Zonk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Szczęch</t>
   </si>
   <si>
     <t>Rybski</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Rustecki</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Jojko</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Mila</t>
+  </si>
+  <si>
     <t>Kwaczreliszwili</t>
   </si>
   <si>
-    <t>Mila</t>
-[...1 lines deleted...]
-  <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Niczyporenko</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Januszkiewicz</t>
+  </si>
+  <si>
     <t>Berk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Januszkiewicz</t>
   </si>
   <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Butenko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -886,83 +886,83 @@
       </c>
       <c r="B13" s="2">
         <v>7144</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>3948</v>
+        <v>6925</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>6925</v>
+        <v>3948</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>7319</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
@@ -1070,146 +1070,146 @@
       </c>
       <c r="B21" s="2">
         <v>6630</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>6996</v>
+        <v>6926</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6926</v>
+        <v>6996</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>7923</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>7059</v>
+        <v>3617</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3617</v>
+        <v>7059</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>3467</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">