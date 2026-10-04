--- v1 (2026-05-19)
+++ v2 (2026-10-04)
@@ -104,108 +104,108 @@
   <si>
     <t>Rudnicki</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Przygoda</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szkopiński</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zawitaj</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
+    <t>Grabowicz</t>
+  </si>
+  <si>
     <t>Czyżewski</t>
   </si>
   <si>
-    <t>Grabowicz</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Możdzonek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Gontarek</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Zonk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Rybski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paweł </t>
+  </si>
+  <si>
+    <t>Rustecki</t>
+  </si>
+  <si>
     <t>Szczęch</t>
   </si>
   <si>
-    <t>Rybski</t>
-[...7 lines deleted...]
-  <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Jojko</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Kwaczreliszwili</t>
+  </si>
+  <si>
     <t>Mila</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kwaczreliszwili</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Niczyporenko</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Januszkiewicz</t>
   </si>
   <si>
     <t>Berk</t>
   </si>
   <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Butenko</t>
   </si>
@@ -817,74 +817,74 @@
       </c>
       <c r="B10" s="2">
         <v>6995</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>8243</v>
+        <v>4611</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>4611</v>
+        <v>8243</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>7144</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -895,51 +895,51 @@
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>6925</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3948</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="2" t="s">
@@ -978,166 +978,166 @@
       </c>
       <c r="B17" s="2">
         <v>5437</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7922</v>
+        <v>7091</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7091</v>
+        <v>6148</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>6148</v>
+        <v>7922</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>6630</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>6926</v>
+        <v>6996</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6996</v>
+        <v>6926</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>7923</v>
       </c>
       <c r="C24" s="2" t="s">