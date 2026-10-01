--- v0 (2026-04-02)
+++ v1 (2026-10-01)
@@ -143,57 +143,57 @@
   <si>
     <t xml:space="preserve">Grzywacz </t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Himel</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Kot</t>
   </si>
   <si>
     <t xml:space="preserve">Marcel	</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Milewski</t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leleno </t>
+  </si>
+  <si>
     <t>Mateusz</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Leleno </t>
   </si>
   <si>
     <t>Łysik</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Kozaczkow</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Branicki</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Ostrowski</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
@@ -998,103 +998,103 @@
       </c>
       <c r="B18" s="2">
         <v>15</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2583</v>
+        <v>6562</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>1</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>6562</v>
+        <v>2583</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>7575</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>8652</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">