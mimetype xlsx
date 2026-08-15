--- v0 (2026-04-01)
+++ v1 (2026-08-15)
@@ -56,129 +56,129 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Tyburek</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Grabowski </t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
+    <t>Wasilewski</t>
+  </si>
+  <si>
+    <t>Krutkiewicz</t>
+  </si>
+  <si>
     <t>Wasiluk</t>
   </si>
   <si>
-    <t>Wasilewski</t>
-[...4 lines deleted...]
-  <si>
     <t>Damian</t>
   </si>
   <si>
     <t xml:space="preserve">Pakuła </t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t xml:space="preserve">Kokosiński </t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Batorowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t xml:space="preserve">Pluta </t>
   </si>
   <si>
     <t>Macieńko</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Wocial</t>
   </si>
   <si>
     <t>Olszewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Glazer</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Fijalski</t>
+  </si>
+  <si>
+    <t>Pierkowski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paweł </t>
+  </si>
+  <si>
+    <t>Strzelecki</t>
+  </si>
+  <si>
+    <t>Łada</t>
+  </si>
+  <si>
     <t xml:space="preserve">Burakowski </t>
-  </si>
-[...16 lines deleted...]
-    <t>Łada</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Kargulewicz</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Chrudzimski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t xml:space="preserve">Gajewski </t>
   </si>
   <si>
     <t>Lipiński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -632,97 +632,97 @@
       </c>
       <c r="B3" s="2">
         <v>1430</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>1615</v>
+        <v>1640</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>1640</v>
+        <v>1284</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>1284</v>
+        <v>1615</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>1429</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -908,149 +908,149 @@
       </c>
       <c r="B15" s="2">
         <v>797</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1433</v>
+        <v>1428</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1428</v>
+        <v>1602</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1602</v>
+        <v>965</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>965</v>
+        <v>1102</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1102</v>
+        <v>1433</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>931</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">