--- v0 (2026-05-07)
+++ v1 (2026-09-19)
@@ -80,96 +80,96 @@
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Sieradzki</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Kalkowski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Pado</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
+    <t>Jankowski</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Gościcki </t>
   </si>
   <si>
     <t>Łachmański</t>
   </si>
   <si>
-    <t>Jankowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gościcki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Rembelski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Gołębiewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Dumała</t>
   </si>
   <si>
     <t>Świątek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Kołba</t>
+  </si>
+  <si>
     <t>Pieniążek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kołba</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -688,97 +688,97 @@
       </c>
       <c r="B7" s="2">
         <v>501</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>492</v>
+        <v>1308</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>1</v>
+      <c r="G8" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>1309</v>
+        <v>492</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>13</v>
+      <c r="G9" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>493</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -895,89 +895,89 @@
       </c>
       <c r="B16" s="2">
         <v>506</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>