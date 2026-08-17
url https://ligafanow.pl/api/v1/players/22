--- v0 (2026-03-30)
+++ v1 (2026-08-17)
@@ -765,83 +765,83 @@
       </c>
       <c r="B11" s="2">
         <v>287</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>286</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">