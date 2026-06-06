--- v0 (2026-06-05)
+++ v1 (2026-06-06)
@@ -113,54 +113,54 @@
   <si>
     <t>Śliwkiewicz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Sałaciński</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Hajduk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Olak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Krajewski</t>
+  </si>
+  <si>
     <t>Gniazdowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Krajewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Niezgoda</t>
   </si>
   <si>
     <t>Alikowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Polaczek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Bojar</t>
   </si>
@@ -818,106 +818,106 @@
       </c>
       <c r="B12" s="2">
         <v>1338</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>1780</v>
+        <v>1333</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1333</v>
+        <v>1780</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>1334</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1782</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">